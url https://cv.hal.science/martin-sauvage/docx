--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Sauvage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéologie au Centre national de la recherche scientifique (CNRS), unité mixte de recherche Archéologie et sciences de l'Antiquité (UMR 7041 ArScan), équipe Du Village à l'État au Proche- et au Moyen-Orient (VEPMO), MSH Mondes, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7599-5135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050341634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64164677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000047233195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2251451137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 3 cartes) Tigridian Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Rova (ed.). Brepols, 2019, ARCANE vol. V, 9782503534978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 23 cartes) Artefacts, ARCANE Interregional vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2018, ARACANE Interregional, 9782503549880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d'Ebla à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre (dir.). IFPO, 2017, Suppléments à Syria 3, 978-2-35159-725-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/syria.4749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 14 cartes) History & Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Sallaberger &amp; Ingo Schrakamp (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 6 cartes) Middle Euphrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Finkbeiner, Mirko Novák, Ferhan Sakal &amp; Paola Sconzo (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 41 cartes) Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2014, ARACANE Interregional vol. I, 9782503549873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 1 carte) Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edgar Peltenburg (ed.). Brepols, 2013, ARCANE vol. II, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 4 cartes) Jezirah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2011, ARCANE vol. I, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of Pre-Classical Upper Mesopotamia (APUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Subartu XIII, 978-2-503-99120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BRIQUE ET SA MISE EN ŒUVRE EN MÉSOPOTAMIE DES ORIGINES À L’ÉPOQUE ACHÉMÉNIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of the terrestrial gastropod species Zootecus insularis as a climate archive for arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Proctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lindauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13754. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic Populations across the Horn of Arabia: northern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seolmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.29-61. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (3), pp.529-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des matières précieuses et les grandes voies commerciales au Proche-Orient du Néolithique au 2e millénaire avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.17254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of cultural identities and territorial policies in the longue durée: A view from the Zagros Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Zingarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Naccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45-2, pp.163-189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necropolises of Azerbaijan during the Bronze and Iron Ages in the Lenkoran and the Lerik areas (NABIALLA Project, Azerbaijan): Preliminary report of the 2012–2013 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuzar Alekberov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Fahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le Tigre et l’Euphrate : croissant fertile et jardin d’Eden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique d’Enfeh. Résultats préliminaires des travaux de prospection et de fouille 2011-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Panayot-Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.241-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des maisons à Garsana : commentaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la construction publique sous la Troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission syro-française de l’Oronte : la campagne de fouilles de 2010 à Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shaddoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VI, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : troisième campagne (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, V, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, IX, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VII-VIII, pp.8-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, IV, pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique syro-française de l’Oronte. Tell al-Nasriyah et Tell Massin : les sites quadrangulaires, nouveau regard. Rapport préliminaire sur les opérations des campagnes 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131 (2), pp.165-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte, première campagne (août 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VI, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incinération et inhumation à l’époque médio-assyrienne (XIIIe-XIIe s. av. J.-C.) : le cas de Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.2005.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire d’après les données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 280 (Banquets et fêtes au Proche-Orient ancien), pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction des ziggurats sous la troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 60, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/4200452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes d’enfants du Bronze Récent en Haute-Mésopotamie. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (1), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.1997.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), huitième campagne (1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déluge, un fait historique ? La recherche des traces archéologiques du Déluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 204 (Le Déluge), pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), septième campagne (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte archéologique et la fin des archives à Khirbet ed-Diniyé – Harâdum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 89, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les briques émaillées d’ARM XIII 139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des termes amrummum et abrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville-forteresse de Khorsabad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l’époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palais forteresse et les arsenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 170 (Les palais assyriens), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des exemples de jeux gravés sur des briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’appareil de briques kassite : le “chameau” de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège des villes fortifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 160 (La guerre au Proche-Orient), pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission to Central Oman (2023): Explorations in Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athar: Bulletin of Archaeological Research in the Sultanate of Oman, Issue 1. Field Season 2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2023 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministry of Heritage and Tourism, Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-126, 2025, 978-99992-1-097-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3. Le chantier B2 (fouilles de 2010) : recherche de l’état ancien du glacis et de sa relation avec la voie dallée (Xavier Faivre, avec la collaboration de Benjamin Vollemaere), dans Martin Sauvage, Tell al-Nasriyah 2008-2010 : le chantier B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vollemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell al-Nasriyah sur les bords du Moyen Oronte. Esquise du destin d’une ville du Bronze ancien IV à l’âge du Fer II (titre provisoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique crue à la brique cuite dans la Mésopotamie ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Faivre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles. De la physique du matériau à l'expérimentation Actes des journées d'études du Programme Collectif « Argiles » (2018-2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-255, 2023, 9781789694208/9781789694215. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781789694208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du nombre de journées de travail nécessaires à la construction du rempart de Tell Atij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fortin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Atij, Moyen Khabour (Syrie). Rapport final de fouilles (1986-1993)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.61-65, 2023, Subartu L, 978-2-503-60209-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un bâtiment public en terre dans la Mésopotamie ancienne : organisation, ouvriers et quantités d’après les données archéologiques et les textes de la fin du IIIe et du début du IIe millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal et P. Devillers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et construction en terre crue. Approches historiques, sociologiques, économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Esperou, 2022, 9782491253080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du verre au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Ugarit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières cultures constructives mésopotamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Computations in the Management of Public Construction Work in Mesopotamia (End of the Third and Beginning of the Second Millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.201-237, 2020, Why the Sciences of the Ancient World Matter, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'architecture de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions religieuses des souverains d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations du tracé de la côte et des fleuves en basse Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.8-13, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville d’Ugarit au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">٦١ - تل الناصرية و تل ماسين (حماة)[61. Tell Massin and Tell al-Nasriyah (Hama)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, تاريخ سورﺗﺔ في مائة موقع أﺛﺮﻱ [A History of Syria in One Hundred Sites Y. Kanjou &amp; A. Tsuneki (eds.)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.181-183, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61. Tell Massin and Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Syria in One Hundred Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.259-263, 2016, 9781784913816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat : entre création et aboutissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.160, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, pp.51-54, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Work in Mesopotamia in the Time of the Third Dynasty of Ur (End of the Third Millennium BC): Archaeological and Textual Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hwang, S. Kim, H. Guillaud et D. Gendreau (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerrAsia 2011. 2011 International Conference on Earthen Architecture in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terrakorea, pp.55-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de brique crue en Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, H. Guillaud et A. Klein (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures constructives de la brique crue. Troisièmes échanges transdisciplinaires sur les constructions en terre crue (Actes du colloque international de Toulouse, 16-18 mai 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Espérou, pp.89-100, 2011, 9782912261588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l’architecture de terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Achenza, M. Correia et H. Guillaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterra 2009. 1a Conferenza mediterranea sull’architettura in terra cruda / 1re conférence méditerranéenne sur l’architecture de terre / 1st Mediterranean Conference on Earth Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EdicomEdizioni, 2009, 9788886729956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.34-39, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.51-54, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes de Nuzi relatifs aux briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. I. Owem et G. Wilhelm (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Studies and Excavations at Nuzi 11/1 (Studies on the Civilization and Culture of Nuzi and the Hurrians, 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDL Press, pp.57-100, 2005, 9781883053895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les briques de grande taille à empreintes de doigts : le Choga Mami Transitional et la culture de Oueili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Képinski et C. Brenniquet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mésopotamiennes : Recueil de textes offert à Jean-Louis Huot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions recherche sur les civilisations, pp.417-447, 2001, 978-2865382804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des briques plano-convexes et de l’appareil en arête de poisson : l’urbanisation de la Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Matthiae, A. Enea, L. Peyronel et F. Pinnock (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Congress on the Archaeology of the Ancient Near East (Roma, May 18th-23rd 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università La Sapienza, pp.1477-1492, 2000, 9788888233000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux du début du Bronze récent à Tell Mohammed Diyab (Syrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Charpin et J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium marianum III, recueil d’études à la mémoire de M.-T. Barrelet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.153-164, 1997, 2-00-214204-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de 1990-1991 dans le secteur de la ville haute de Tell Mohammed Diyab (1990 et 1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-22, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la voûte dans l’habitat à Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.23-30, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de canalisations à Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.59-69, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm an-Nar period at Bisya from the regional to the settlement scale: results from 2022-2023 survey and excavations of the French archaeological mission in Central Oman (FAMCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Bronze Age in the Hajar Oases. New investigations of the settlement, funerary and monumental site of Al-Dhabi 2 (Bisya, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, Humboldt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire néo-babylonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Assyrie de Tiglath-phalazar III aux Sargonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anatolie au Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phéniciens en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde séleucide à la mort de Séleucos Ier (281 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête assyrienne du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient hellénistique aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire séleucide sous Antiochos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Elam à l’époque néo-élamite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique. Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûr Kurigalzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (site)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériel de siège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eridu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borsippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atlas historique du Proche-Orient ancien : le dessous des cartes (https://archeorient.hypotheses.org/15522)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation de la Mésopotamie : des innovations techniques dans le domaine de la construction (https://archeorient.hypotheses.org/5818)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction royale en Mésopotamie : ingénierie, administration et propagande (https://archeorient.hypotheses.org/6157)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la construction en terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert settlement dynamics in the Hajjar Foothills (Oman) .Case Study: The Bisya Oasis Preliminary report on the January 2022 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7041 Arscan; UMR 8215 Trajectoires; Université de Paris 1 Panthéon-Sorbonne; Paris Sorbonne Université; Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l'époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Paris 1 - Panthéon-Sorbonne, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03884887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Sauvage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéologie au Centre national de la recherche scientifique (CNRS), unité mixte de recherche Archéologie et sciences de l'Antiquité (UMR 7041 ArScan), équipe Du Village à l'État au Proche- et au Moyen-Orient (VEPMO), MSH Mondes, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7599-5135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050341634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64164677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000047233195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2251451137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 3 cartes) Tigridian Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Rova (ed.). Brepols, 2019, ARCANE vol. V, 9782503534978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 23 cartes) Artefacts, ARCANE Interregional vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2018, ARACANE Interregional, 9782503549880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d'Ebla à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre (dir.). IFPO, 2017, Suppléments à Syria 3, 978-2-35159-725-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/syria.4749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 14 cartes) History & Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Sallaberger &amp; Ingo Schrakamp (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 6 cartes) Middle Euphrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Finkbeiner, Mirko Novák, Ferhan Sakal &amp; Paola Sconzo (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 41 cartes) Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2014, ARACANE Interregional vol. I, 9782503549873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 1 carte) Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edgar Peltenburg (ed.). Brepols, 2013, ARCANE vol. II, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 4 cartes) Jezirah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2011, ARCANE vol. I, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of Pre-Classical Upper Mesopotamia (APUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Subartu XIII, 978-2-503-99120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BRIQUE ET SA MISE EN ŒUVRE EN MÉSOPOTAMIE DES ORIGINES À L’ÉPOQUE ACHÉMÉNIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of the terrestrial gastropod species Zootecus insularis as a climate archive for arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Proctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lindauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13754. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic Populations across the Horn of Arabia: northern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seolmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.29-61. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (3), pp.529-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des matières précieuses et les grandes voies commerciales au Proche-Orient du Néolithique au 2e millénaire avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.17254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of cultural identities and territorial policies in the longue durée: A view from the Zagros Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Zingarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Naccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45-2, pp.163-189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le Tigre et l’Euphrate : croissant fertile et jardin d’Eden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necropolises of Azerbaijan during the Bronze and Iron Ages in the Lenkoran and the Lerik areas (NABIALLA Project, Azerbaijan): Preliminary report of the 2012–2013 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuzar Alekberov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Fahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique d’Enfeh. Résultats préliminaires des travaux de prospection et de fouille 2011-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Panayot-Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.241-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des maisons à Garsana : commentaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la construction publique sous la Troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission syro-française de l’Oronte : la campagne de fouilles de 2010 à Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shaddoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VI, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : troisième campagne (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, V, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, IX, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VII-VIII, pp.8-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, IV, pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique syro-française de l’Oronte. Tell al-Nasriyah et Tell Massin : les sites quadrangulaires, nouveau regard. Rapport préliminaire sur les opérations des campagnes 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131 (2), pp.165-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte, première campagne (août 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VI, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incinération et inhumation à l’époque médio-assyrienne (XIIIe-XIIe s. av. J.-C.) : le cas de Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.2005.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire d’après les données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 280 (Banquets et fêtes au Proche-Orient ancien), pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction des ziggurats sous la troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 60, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/4200452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes d’enfants du Bronze Récent en Haute-Mésopotamie. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (1), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.1997.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), huitième campagne (1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), septième campagne (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déluge, un fait historique ? La recherche des traces archéologiques du Déluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 204 (Le Déluge), pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte archéologique et la fin des archives à Khirbet ed-Diniyé – Harâdum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 89, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les briques émaillées d’ARM XIII 139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des termes amrummum et abrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville-forteresse de Khorsabad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l’époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palais forteresse et les arsenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 170 (Les palais assyriens), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des exemples de jeux gravés sur des briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’appareil de briques kassite : le “chameau” de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège des villes fortifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 160 (La guerre au Proche-Orient), pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission to Central Oman (2023): Explorations in Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athar: Bulletin of Archaeological Research in the Sultanate of Oman, Issue 1. Field Season 2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2023 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministry of Heritage and Tourism, Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-126, 2025, 978-99992-1-097-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3. Le chantier B2 (fouilles de 2010) : recherche de l’état ancien du glacis et de sa relation avec la voie dallée (Xavier Faivre, avec la collaboration de Benjamin Vollemaere), dans Martin Sauvage, Tell al-Nasriyah 2008-2010 : le chantier B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vollemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell al-Nasriyah sur les bords du Moyen Oronte. Esquise du destin d’une ville du Bronze ancien IV à l’âge du Fer II (titre provisoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique crue à la brique cuite dans la Mésopotamie ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Faivre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles. De la physique du matériau à l'expérimentation Actes des journées d'études du Programme Collectif « Argiles » (2018-2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-255, 2023, 9781789694208/9781789694215. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781789694208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du nombre de journées de travail nécessaires à la construction du rempart de Tell Atij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fortin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Atij, Moyen Khabour (Syrie). Rapport final de fouilles (1986-1993)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.61-65, 2023, Subartu L, 978-2-503-60209-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un bâtiment public en terre dans la Mésopotamie ancienne : organisation, ouvriers et quantités d’après les données archéologiques et les textes de la fin du IIIe et du début du IIe millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal et P. Devillers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et construction en terre crue. Approches historiques, sociologiques, économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Esperou, 2022, 9782491253080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Computations in the Management of Public Construction Work in Mesopotamia (End of the Third and Beginning of the Second Millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.201-237, 2020, Why the Sciences of the Ancient World Matter, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières cultures constructives mésopotamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du verre au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Ugarit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'architecture de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions religieuses des souverains d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations du tracé de la côte et des fleuves en basse Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.8-13, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville d’Ugarit au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">٦١ - تل الناصرية و تل ماسين (حماة)[61. Tell Massin and Tell al-Nasriyah (Hama)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, تاريخ سورﺗﺔ في مائة موقع أﺛﺮﻱ [A History of Syria in One Hundred Sites Y. Kanjou &amp; A. Tsuneki (eds.)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61. Tell Massin and Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Syria in One Hundred Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.259-263, 2016, 9781784913816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.181-183, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat : entre création et aboutissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.160, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, pp.51-54, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Work in Mesopotamia in the Time of the Third Dynasty of Ur (End of the Third Millennium BC): Archaeological and Textual Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hwang, S. Kim, H. Guillaud et D. Gendreau (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerrAsia 2011. 2011 International Conference on Earthen Architecture in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terrakorea, pp.55-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de brique crue en Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, H. Guillaud et A. Klein (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures constructives de la brique crue. Troisièmes échanges transdisciplinaires sur les constructions en terre crue (Actes du colloque international de Toulouse, 16-18 mai 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Espérou, pp.89-100, 2011, 9782912261588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l’architecture de terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Achenza, M. Correia et H. Guillaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterra 2009. 1a Conferenza mediterranea sull’architettura in terra cruda / 1re conférence méditerranéenne sur l’architecture de terre / 1st Mediterranean Conference on Earth Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EdicomEdizioni, 2009, 9788886729956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.34-39, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.51-54, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes de Nuzi relatifs aux briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. I. Owem et G. Wilhelm (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Studies and Excavations at Nuzi 11/1 (Studies on the Civilization and Culture of Nuzi and the Hurrians, 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDL Press, pp.57-100, 2005, 9781883053895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les briques de grande taille à empreintes de doigts : le Choga Mami Transitional et la culture de Oueili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Képinski et C. Brenniquet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mésopotamiennes : Recueil de textes offert à Jean-Louis Huot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions recherche sur les civilisations, pp.417-447, 2001, 978-2865382804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des briques plano-convexes et de l’appareil en arête de poisson : l’urbanisation de la Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Matthiae, A. Enea, L. Peyronel et F. Pinnock (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Congress on the Archaeology of the Ancient Near East (Roma, May 18th-23rd 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università La Sapienza, pp.1477-1492, 2000, 9788888233000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux du début du Bronze récent à Tell Mohammed Diyab (Syrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Charpin et J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium marianum III, recueil d’études à la mémoire de M.-T. Barrelet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.153-164, 1997, 2-00-214204-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de 1990-1991 dans le secteur de la ville haute de Tell Mohammed Diyab (1990 et 1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-22, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la voûte dans l’habitat à Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.23-30, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de canalisations à Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.59-69, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm an-Nar period at Bisya from the regional to the settlement scale: results from 2022-2023 survey and excavations of the French archaeological mission in Central Oman (FAMCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Bronze Age in the Hajar Oases. New investigations of the settlement, funerary and monumental site of Al-Dhabi 2 (Bisya, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, Humboldt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire néo-babylonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Assyrie de Tiglath-phalazar III aux Sargonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anatolie au Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phéniciens en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde séleucide à la mort de Séleucos Ier (281 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête assyrienne du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient hellénistique aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire séleucide sous Antiochos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Elam à l’époque néo-élamite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique. Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériel de siège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûr Kurigalzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (site)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eridu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borsippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atlas historique du Proche-Orient ancien : le dessous des cartes (https://archeorient.hypotheses.org/15522)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction royale en Mésopotamie : ingénierie, administration et propagande (https://archeorient.hypotheses.org/6157)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation de la Mésopotamie : des innovations techniques dans le domaine de la construction (https://archeorient.hypotheses.org/5818)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la construction en terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert settlement dynamics in the Hajjar Foothills (Oman) .Case Study: The Bisya Oasis Preliminary report on the January 2022 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7041 Arscan; UMR 8215 Trajectoires; Université de Paris 1 Panthéon-Sorbonne; Paris Sorbonne Université; Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l'époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Paris 1 - Panthéon-Sorbonne, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03884887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67FEA636"/>
+    <w:nsid w:val="CC052DFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7599-5135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050341634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047233195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251451138/atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parayre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503991207-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proctor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98131-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seolmin Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzar Alekberov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Fahimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.099" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MNT5T9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Panayot-Haroun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shaddoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.2005.945" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4200452" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2190" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mht.gov.om/Documents/Ar/ATHAR%201%20-%202022-23%20Web.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollemaere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789694208" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863990v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863759v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863770v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863980v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869386v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869393v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03884887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7599-5135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050341634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047233195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251451138/atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parayre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503991207-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proctor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98131-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seolmin Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzar Alekberov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Fahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MNT5T9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Panayot-Haroun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shaddoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.2005.945" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4200452" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2190" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mht.gov.om/Documents/Ar/ATHAR%201%20-%202022-23%20Web.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollemaere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789694208" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863538v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863491v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863692v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863980v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869393v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03884887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>