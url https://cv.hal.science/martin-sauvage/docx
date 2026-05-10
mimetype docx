--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Sauvage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéologie au Centre national de la recherche scientifique (CNRS), unité mixte de recherche Archéologie et sciences de l'Antiquité (UMR 7041 ArScan), équipe Du Village à l'État au Proche- et au Moyen-Orient (VEPMO), MSH Mondes, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7599-5135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050341634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64164677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000047233195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2251451137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 3 cartes) Tigridian Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Rova (ed.). Brepols, 2019, ARCANE vol. V, 9782503534978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 23 cartes) Artefacts, ARCANE Interregional vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2018, ARACANE Interregional, 9782503549880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d'Ebla à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre (dir.). IFPO, 2017, Suppléments à Syria 3, 978-2-35159-725-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/syria.4749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 14 cartes) History & Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Sallaberger &amp; Ingo Schrakamp (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 6 cartes) Middle Euphrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Finkbeiner, Mirko Novák, Ferhan Sakal &amp; Paola Sconzo (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 41 cartes) Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2014, ARACANE Interregional vol. I, 9782503549873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 1 carte) Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edgar Peltenburg (ed.). Brepols, 2013, ARCANE vol. II, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 4 cartes) Jezirah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2011, ARCANE vol. I, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of Pre-Classical Upper Mesopotamia (APUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Subartu XIII, 978-2-503-99120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BRIQUE ET SA MISE EN ŒUVRE EN MÉSOPOTAMIE DES ORIGINES À L’ÉPOQUE ACHÉMÉNIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of the terrestrial gastropod species Zootecus insularis as a climate archive for arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Proctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lindauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13754. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic Populations across the Horn of Arabia: northern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seolmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.29-61. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (3), pp.529-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des matières précieuses et les grandes voies commerciales au Proche-Orient du Néolithique au 2e millénaire avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.17254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of cultural identities and territorial policies in the longue durée: A view from the Zagros Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Zingarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Naccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45-2, pp.163-189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le Tigre et l’Euphrate : croissant fertile et jardin d’Eden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necropolises of Azerbaijan during the Bronze and Iron Ages in the Lenkoran and the Lerik areas (NABIALLA Project, Azerbaijan): Preliminary report of the 2012–2013 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuzar Alekberov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Fahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique d’Enfeh. Résultats préliminaires des travaux de prospection et de fouille 2011-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Panayot-Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.241-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des maisons à Garsana : commentaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la construction publique sous la Troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission syro-française de l’Oronte : la campagne de fouilles de 2010 à Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shaddoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VI, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : troisième campagne (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, V, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, IX, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VII-VIII, pp.8-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, IV, pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique syro-française de l’Oronte. Tell al-Nasriyah et Tell Massin : les sites quadrangulaires, nouveau regard. Rapport préliminaire sur les opérations des campagnes 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131 (2), pp.165-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte, première campagne (août 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VI, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incinération et inhumation à l’époque médio-assyrienne (XIIIe-XIIe s. av. J.-C.) : le cas de Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.2005.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire d’après les données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 280 (Banquets et fêtes au Proche-Orient ancien), pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction des ziggurats sous la troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 60, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/4200452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes d’enfants du Bronze Récent en Haute-Mésopotamie. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (1), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.1997.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), huitième campagne (1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), septième campagne (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déluge, un fait historique ? La recherche des traces archéologiques du Déluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 204 (Le Déluge), pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte archéologique et la fin des archives à Khirbet ed-Diniyé – Harâdum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 89, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les briques émaillées d’ARM XIII 139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des termes amrummum et abrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville-forteresse de Khorsabad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l’époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palais forteresse et les arsenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 170 (Les palais assyriens), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des exemples de jeux gravés sur des briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’appareil de briques kassite : le “chameau” de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège des villes fortifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 160 (La guerre au Proche-Orient), pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission to Central Oman (2023): Explorations in Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athar: Bulletin of Archaeological Research in the Sultanate of Oman, Issue 1. Field Season 2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2023 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministry of Heritage and Tourism, Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-126, 2025, 978-99992-1-097-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3. Le chantier B2 (fouilles de 2010) : recherche de l’état ancien du glacis et de sa relation avec la voie dallée (Xavier Faivre, avec la collaboration de Benjamin Vollemaere), dans Martin Sauvage, Tell al-Nasriyah 2008-2010 : le chantier B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vollemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell al-Nasriyah sur les bords du Moyen Oronte. Esquise du destin d’une ville du Bronze ancien IV à l’âge du Fer II (titre provisoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique crue à la brique cuite dans la Mésopotamie ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Faivre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles. De la physique du matériau à l'expérimentation Actes des journées d'études du Programme Collectif « Argiles » (2018-2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-255, 2023, 9781789694208/9781789694215. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781789694208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du nombre de journées de travail nécessaires à la construction du rempart de Tell Atij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fortin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Atij, Moyen Khabour (Syrie). Rapport final de fouilles (1986-1993)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.61-65, 2023, Subartu L, 978-2-503-60209-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un bâtiment public en terre dans la Mésopotamie ancienne : organisation, ouvriers et quantités d’après les données archéologiques et les textes de la fin du IIIe et du début du IIe millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal et P. Devillers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et construction en terre crue. Approches historiques, sociologiques, économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Esperou, 2022, 9782491253080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Computations in the Management of Public Construction Work in Mesopotamia (End of the Third and Beginning of the Second Millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.201-237, 2020, Why the Sciences of the Ancient World Matter, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières cultures constructives mésopotamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du verre au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Ugarit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'architecture de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions religieuses des souverains d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations du tracé de la côte et des fleuves en basse Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.8-13, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville d’Ugarit au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">٦١ - تل الناصرية و تل ماسين (حماة)[61. Tell Massin and Tell al-Nasriyah (Hama)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, تاريخ سورﺗﺔ في مائة موقع أﺛﺮﻱ [A History of Syria in One Hundred Sites Y. Kanjou &amp; A. Tsuneki (eds.)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61. Tell Massin and Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Syria in One Hundred Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.259-263, 2016, 9781784913816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.181-183, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat : entre création et aboutissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.160, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, pp.51-54, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Work in Mesopotamia in the Time of the Third Dynasty of Ur (End of the Third Millennium BC): Archaeological and Textual Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hwang, S. Kim, H. Guillaud et D. Gendreau (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerrAsia 2011. 2011 International Conference on Earthen Architecture in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terrakorea, pp.55-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de brique crue en Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, H. Guillaud et A. Klein (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures constructives de la brique crue. Troisièmes échanges transdisciplinaires sur les constructions en terre crue (Actes du colloque international de Toulouse, 16-18 mai 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Espérou, pp.89-100, 2011, 9782912261588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l’architecture de terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Achenza, M. Correia et H. Guillaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterra 2009. 1a Conferenza mediterranea sull’architettura in terra cruda / 1re conférence méditerranéenne sur l’architecture de terre / 1st Mediterranean Conference on Earth Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EdicomEdizioni, 2009, 9788886729956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.34-39, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.51-54, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes de Nuzi relatifs aux briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. I. Owem et G. Wilhelm (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Studies and Excavations at Nuzi 11/1 (Studies on the Civilization and Culture of Nuzi and the Hurrians, 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDL Press, pp.57-100, 2005, 9781883053895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les briques de grande taille à empreintes de doigts : le Choga Mami Transitional et la culture de Oueili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Képinski et C. Brenniquet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mésopotamiennes : Recueil de textes offert à Jean-Louis Huot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions recherche sur les civilisations, pp.417-447, 2001, 978-2865382804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des briques plano-convexes et de l’appareil en arête de poisson : l’urbanisation de la Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Matthiae, A. Enea, L. Peyronel et F. Pinnock (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Congress on the Archaeology of the Ancient Near East (Roma, May 18th-23rd 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università La Sapienza, pp.1477-1492, 2000, 9788888233000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux du début du Bronze récent à Tell Mohammed Diyab (Syrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Charpin et J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium marianum III, recueil d’études à la mémoire de M.-T. Barrelet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.153-164, 1997, 2-00-214204-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de 1990-1991 dans le secteur de la ville haute de Tell Mohammed Diyab (1990 et 1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-22, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la voûte dans l’habitat à Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.23-30, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de canalisations à Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.59-69, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm an-Nar period at Bisya from the regional to the settlement scale: results from 2022-2023 survey and excavations of the French archaeological mission in Central Oman (FAMCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Bronze Age in the Hajar Oases. New investigations of the settlement, funerary and monumental site of Al-Dhabi 2 (Bisya, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, Humboldt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire néo-babylonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Assyrie de Tiglath-phalazar III aux Sargonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anatolie au Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phéniciens en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde séleucide à la mort de Séleucos Ier (281 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête assyrienne du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient hellénistique aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire séleucide sous Antiochos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Elam à l’époque néo-élamite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique. Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériel de siège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûr Kurigalzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (site)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eridu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borsippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atlas historique du Proche-Orient ancien : le dessous des cartes (https://archeorient.hypotheses.org/15522)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction royale en Mésopotamie : ingénierie, administration et propagande (https://archeorient.hypotheses.org/6157)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation de la Mésopotamie : des innovations techniques dans le domaine de la construction (https://archeorient.hypotheses.org/5818)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la construction en terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert settlement dynamics in the Hajjar Foothills (Oman) .Case Study: The Bisya Oasis Preliminary report on the January 2022 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7041 Arscan; UMR 8215 Trajectoires; Université de Paris 1 Panthéon-Sorbonne; Paris Sorbonne Université; Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l'époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Paris 1 - Panthéon-Sorbonne, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03884887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Sauvage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéologie au Centre national de la recherche scientifique (CNRS), unité mixte de recherche Archéologie et sciences de l'Antiquité (UMR 7041 ArScan), équipe Du Village à l'État au Proche- et au Moyen-Orient (VEPMO), MSH Mondes, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7599-5135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050341634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64164677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000047233195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2251451137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 3 cartes) Tigridian Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Rova (ed.). Brepols, 2019, ARCANE vol. V, 9782503534978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 23 cartes) Artefacts, ARCANE Interregional vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2018, ARACANE Interregional, 9782503549880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d'Ebla à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre (dir.). IFPO, 2017, Suppléments à Syria 3, 978-2-35159-725-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/syria.4749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 14 cartes) History & Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Sallaberger &amp; Ingo Schrakamp (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 6 cartes) Middle Euphrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Finkbeiner, Mirko Novák, Ferhan Sakal &amp; Paola Sconzo (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 41 cartes) Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2014, ARACANE Interregional vol. I, 9782503549873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 1 carte) Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edgar Peltenburg (ed.). Brepols, 2013, ARCANE vol. II, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 4 cartes) Jezirah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2011, ARCANE vol. I, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of Pre-Classical Upper Mesopotamia (APUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Subartu XIII, 978-2-503-99120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BRIQUE ET SA MISE EN ŒUVRE EN MÉSOPOTAMIE DES ORIGINES À L’ÉPOQUE ACHÉMÉNIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of the terrestrial gastropod species Zootecus insularis as a climate archive for arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Proctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lindauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13754. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic Populations across the Horn of Arabia: northern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seolmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.29-61. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (3), pp.529-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des matières précieuses et les grandes voies commerciales au Proche-Orient du Néolithique au 2e millénaire avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.17254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of cultural identities and territorial policies in the longue durée: A view from the Zagros Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Zingarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Naccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45-2, pp.163-189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le Tigre et l’Euphrate : croissant fertile et jardin d’Eden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necropolises of Azerbaijan during the Bronze and Iron Ages in the Lenkoran and the Lerik areas (NABIALLA Project, Azerbaijan): Preliminary report of the 2012–2013 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuzar Alekberov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Fahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique d’Enfeh. Résultats préliminaires des travaux de prospection et de fouille 2011-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Panayot-Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.241-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des maisons à Garsana : commentaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la construction publique sous la Troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission syro-française de l’Oronte : la campagne de fouilles de 2010 à Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shaddoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VI, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : troisième campagne (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, V, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, IX, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VII-VIII, pp.8-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, IV, pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique syro-française de l’Oronte. Tell al-Nasriyah et Tell Massin : les sites quadrangulaires, nouveau regard. Rapport préliminaire sur les opérations des campagnes 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131 (2), pp.165-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte, première campagne (août 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VI, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incinération et inhumation à l’époque médio-assyrienne (XIIIe-XIIe s. av. J.-C.) : le cas de Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.2005.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire d’après les données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 280 (Banquets et fêtes au Proche-Orient ancien), pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction des ziggurats sous la troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 60, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/4200452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes d’enfants du Bronze Récent en Haute-Mésopotamie. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (1), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.1997.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), huitième campagne (1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), septième campagne (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déluge, un fait historique ? La recherche des traces archéologiques du Déluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 204 (Le Déluge), pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte archéologique et la fin des archives à Khirbet ed-Diniyé – Harâdum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 89, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les briques émaillées d’ARM XIII 139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des termes amrummum et abrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville-forteresse de Khorsabad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l’époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palais forteresse et les arsenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 170 (Les palais assyriens), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des exemples de jeux gravés sur des briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’appareil de briques kassite : le “chameau” de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège des villes fortifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 160 (La guerre au Proche-Orient), pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission to Central Oman (2023): Explorations in Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athar: Bulletin of Archaeological Research in the Sultanate of Oman, Issue 1. Field Season 2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2023 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministry of Heritage and Tourism, Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-126, 2025, 978-99992-1-097-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3. Le chantier B2 (fouilles de 2010) : recherche de l’état ancien du glacis et de sa relation avec la voie dallée (Xavier Faivre, avec la collaboration de Benjamin Vollemaere), dans Martin Sauvage, Tell al-Nasriyah 2008-2010 : le chantier B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vollemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell al-Nasriyah sur les bords du Moyen Oronte. Esquise du destin d’une ville du Bronze ancien IV à l’âge du Fer II (titre provisoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique crue à la brique cuite dans la Mésopotamie ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Faivre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles. De la physique du matériau à l'expérimentation Actes des journées d'études du Programme Collectif « Argiles » (2018-2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-255, 2023, 9781789694208/9781789694215. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781789694208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du nombre de journées de travail nécessaires à la construction du rempart de Tell Atij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fortin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Atij, Moyen Khabour (Syrie). Rapport final de fouilles (1986-1993)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.61-65, 2023, Subartu L, 978-2-503-60209-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un bâtiment public en terre dans la Mésopotamie ancienne : organisation, ouvriers et quantités d’après les données archéologiques et les textes de la fin du IIIe et du début du IIe millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal et P. Devillers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et construction en terre crue. Approches historiques, sociologiques, économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Esperou, 2022, 9782491253080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du verre au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Ugarit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Computations in the Management of Public Construction Work in Mesopotamia (End of the Third and Beginning of the Second Millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.201-237, 2020, Why the Sciences of the Ancient World Matter, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières cultures constructives mésopotamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'architecture de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions religieuses des souverains d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations du tracé de la côte et des fleuves en basse Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.8-13, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville d’Ugarit au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">٦١ - تل الناصرية و تل ماسين (حماة)[61. Tell Massin and Tell al-Nasriyah (Hama)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, تاريخ سورﺗﺔ في مائة موقع أﺛﺮﻱ [A History of Syria in One Hundred Sites Y. Kanjou &amp; A. Tsuneki (eds.)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.181-183, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61. Tell Massin and Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Syria in One Hundred Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.259-263, 2016, 9781784913816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat : entre création et aboutissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.160, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, pp.51-54, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Work in Mesopotamia in the Time of the Third Dynasty of Ur (End of the Third Millennium BC): Archaeological and Textual Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hwang, S. Kim, H. Guillaud et D. Gendreau (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerrAsia 2011. 2011 International Conference on Earthen Architecture in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terrakorea, pp.55-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de brique crue en Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, H. Guillaud et A. Klein (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures constructives de la brique crue. Troisièmes échanges transdisciplinaires sur les constructions en terre crue (Actes du colloque international de Toulouse, 16-18 mai 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Espérou, pp.89-100, 2011, 9782912261588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l’architecture de terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Achenza, M. Correia et H. Guillaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterra 2009. 1a Conferenza mediterranea sull’architettura in terra cruda / 1re conférence méditerranéenne sur l’architecture de terre / 1st Mediterranean Conference on Earth Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EdicomEdizioni, 2009, 9788886729956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.34-39, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.51-54, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes de Nuzi relatifs aux briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. I. Owem et G. Wilhelm (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Studies and Excavations at Nuzi 11/1 (Studies on the Civilization and Culture of Nuzi and the Hurrians, 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDL Press, pp.57-100, 2005, 9781883053895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les briques de grande taille à empreintes de doigts : le Choga Mami Transitional et la culture de Oueili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Képinski et C. Brenniquet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mésopotamiennes : Recueil de textes offert à Jean-Louis Huot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions recherche sur les civilisations, pp.417-447, 2001, 978-2865382804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des briques plano-convexes et de l’appareil en arête de poisson : l’urbanisation de la Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Matthiae, A. Enea, L. Peyronel et F. Pinnock (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Congress on the Archaeology of the Ancient Near East (Roma, May 18th-23rd 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università La Sapienza, pp.1477-1492, 2000, 9788888233000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux du début du Bronze récent à Tell Mohammed Diyab (Syrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Charpin et J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium marianum III, recueil d’études à la mémoire de M.-T. Barrelet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.153-164, 1997, 2-00-214204-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de 1990-1991 dans le secteur de la ville haute de Tell Mohammed Diyab (1990 et 1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-22, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la voûte dans l’habitat à Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.23-30, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de canalisations à Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.59-69, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm an-Nar period at Bisya from the regional to the settlement scale: results from 2022-2023 survey and excavations of the French archaeological mission in Central Oman (FAMCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Bronze Age in the Hajar Oases. New investigations of the settlement, funerary and monumental site of Al-Dhabi 2 (Bisya, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, Humboldt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire néo-babylonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Assyrie de Tiglath-phalazar III aux Sargonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anatolie au Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phéniciens en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde séleucide à la mort de Séleucos Ier (281 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête assyrienne du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient hellénistique aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire séleucide sous Antiochos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Elam à l’époque néo-élamite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique. Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériel de siège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûr Kurigalzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (site)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eridu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borsippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atlas historique du Proche-Orient ancien : le dessous des cartes (https://archeorient.hypotheses.org/15522)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction royale en Mésopotamie : ingénierie, administration et propagande (https://archeorient.hypotheses.org/6157)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation de la Mésopotamie : des innovations techniques dans le domaine de la construction (https://archeorient.hypotheses.org/5818)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la construction en terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert settlement dynamics in the Hajjar Foothills (Oman) .Case Study: The Bisya Oasis Preliminary report on the January 2022 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7041 Arscan; UMR 8215 Trajectoires; Université de Paris 1 Panthéon-Sorbonne; Paris Sorbonne Université; Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l'époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Paris 1 - Panthéon-Sorbonne, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03884887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC052DFC"/>
+    <w:nsid w:val="EBC81484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7599-5135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050341634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047233195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251451138/atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parayre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503991207-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proctor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98131-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seolmin Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzar Alekberov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Fahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MNT5T9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Panayot-Haroun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shaddoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.2005.945" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4200452" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2190" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mht.gov.om/Documents/Ar/ATHAR%201%20-%202022-23%20Web.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollemaere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789694208" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864391v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863538v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863491v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863692v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863980v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869393v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03884887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7599-5135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050341634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047233195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251451138/atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parayre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503991207-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proctor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98131-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seolmin Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzar Alekberov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Fahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MNT5T9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Panayot-Haroun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shaddoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.2005.945" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4200452" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2190" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mht.gov.om/Documents/Ar/ATHAR%201%20-%202022-23%20Web.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollemaere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789694208" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863550v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863980v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869393v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03884887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>