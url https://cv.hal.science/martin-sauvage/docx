--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Sauvage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéologie au Centre national de la recherche scientifique (CNRS), unité mixte de recherche Archéologie et sciences de l'Antiquité (UMR 7041 ArScan), équipe Du Village à l'État au Proche- et au Moyen-Orient (VEPMO), MSH Mondes, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7599-5135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050341634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64164677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000047233195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2251451137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 3 cartes) Tigridian Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Rova (ed.). Brepols, 2019, ARCANE vol. V, 9782503534978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 23 cartes) Artefacts, ARCANE Interregional vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2018, ARACANE Interregional, 9782503549880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d'Ebla à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre (dir.). IFPO, 2017, Suppléments à Syria 3, 978-2-35159-725-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/syria.4749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 14 cartes) History & Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Sallaberger &amp; Ingo Schrakamp (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 6 cartes) Middle Euphrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Finkbeiner, Mirko Novák, Ferhan Sakal &amp; Paola Sconzo (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 41 cartes) Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2014, ARACANE Interregional vol. I, 9782503549873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 1 carte) Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edgar Peltenburg (ed.). Brepols, 2013, ARCANE vol. II, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 4 cartes) Jezirah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2011, ARCANE vol. I, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of Pre-Classical Upper Mesopotamia (APUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Subartu XIII, 978-2-503-99120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BRIQUE ET SA MISE EN ŒUVRE EN MÉSOPOTAMIE DES ORIGINES À L’ÉPOQUE ACHÉMÉNIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of the terrestrial gastropod species Zootecus insularis as a climate archive for arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Proctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lindauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13754. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic Populations across the Horn of Arabia: northern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seolmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.29-61. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (3), pp.529-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des matières précieuses et les grandes voies commerciales au Proche-Orient du Néolithique au 2e millénaire avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.17254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of cultural identities and territorial policies in the longue durée: A view from the Zagros Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Zingarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Naccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45-2, pp.163-189. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le Tigre et l’Euphrate : croissant fertile et jardin d’Eden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necropolises of Azerbaijan during the Bronze and Iron Ages in the Lenkoran and the Lerik areas (NABIALLA Project, Azerbaijan): Preliminary report of the 2012–2013 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuzar Alekberov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Fahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique d’Enfeh. Résultats préliminaires des travaux de prospection et de fouille 2011-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Panayot-Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.241-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des maisons à Garsana : commentaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la construction publique sous la Troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission syro-française de l’Oronte : la campagne de fouilles de 2010 à Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shaddoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VI, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : troisième campagne (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, V, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, IX, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VII-VIII, pp.8-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, IV, pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique syro-française de l’Oronte. Tell al-Nasriyah et Tell Massin : les sites quadrangulaires, nouveau regard. Rapport préliminaire sur les opérations des campagnes 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131 (2), pp.165-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte, première campagne (août 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VI, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incinération et inhumation à l’époque médio-assyrienne (XIIIe-XIIe s. av. J.-C.) : le cas de Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.2005.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire d’après les données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 280 (Banquets et fêtes au Proche-Orient ancien), pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction des ziggurats sous la troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 60, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/4200452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes d’enfants du Bronze Récent en Haute-Mésopotamie. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (1), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.1997.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), huitième campagne (1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), septième campagne (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déluge, un fait historique ? La recherche des traces archéologiques du Déluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 204 (Le Déluge), pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte archéologique et la fin des archives à Khirbet ed-Diniyé – Harâdum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 89, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les briques émaillées d’ARM XIII 139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des termes amrummum et abrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville-forteresse de Khorsabad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l’époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palais forteresse et les arsenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 170 (Les palais assyriens), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des exemples de jeux gravés sur des briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’appareil de briques kassite : le “chameau” de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège des villes fortifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 160 (La guerre au Proche-Orient), pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission to Central Oman (2023): Explorations in Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athar: Bulletin of Archaeological Research in the Sultanate of Oman, Issue 1. Field Season 2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2023 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministry of Heritage and Tourism, Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-126, 2025, 978-99992-1-097-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3. Le chantier B2 (fouilles de 2010) : recherche de l’état ancien du glacis et de sa relation avec la voie dallée (Xavier Faivre, avec la collaboration de Benjamin Vollemaere), dans Martin Sauvage, Tell al-Nasriyah 2008-2010 : le chantier B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vollemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell al-Nasriyah sur les bords du Moyen Oronte. Esquise du destin d’une ville du Bronze ancien IV à l’âge du Fer II (titre provisoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique crue à la brique cuite dans la Mésopotamie ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Faivre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles. De la physique du matériau à l'expérimentation Actes des journées d'études du Programme Collectif « Argiles » (2018-2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-255, 2023, 9781789694208/9781789694215. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781789694208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du nombre de journées de travail nécessaires à la construction du rempart de Tell Atij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fortin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Atij, Moyen Khabour (Syrie). Rapport final de fouilles (1986-1993)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.61-65, 2023, Subartu L, 978-2-503-60209-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un bâtiment public en terre dans la Mésopotamie ancienne : organisation, ouvriers et quantités d’après les données archéologiques et les textes de la fin du IIIe et du début du IIe millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal et P. Devillers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et construction en terre crue. Approches historiques, sociologiques, économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Esperou, 2022, 9782491253080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du verre au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Ugarit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Computations in the Management of Public Construction Work in Mesopotamia (End of the Third and Beginning of the Second Millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.201-237, 2020, Why the Sciences of the Ancient World Matter, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières cultures constructives mésopotamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'architecture de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions religieuses des souverains d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations du tracé de la côte et des fleuves en basse Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.8-13, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville d’Ugarit au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">٦١ - تل الناصرية و تل ماسين (حماة)[61. Tell Massin and Tell al-Nasriyah (Hama)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, تاريخ سورﺗﺔ في مائة موقع أﺛﺮﻱ [A History of Syria in One Hundred Sites Y. Kanjou &amp; A. Tsuneki (eds.)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.181-183, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61. Tell Massin and Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Syria in One Hundred Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.259-263, 2016, 9781784913816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat : entre création et aboutissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.160, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, pp.51-54, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Work in Mesopotamia in the Time of the Third Dynasty of Ur (End of the Third Millennium BC): Archaeological and Textual Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hwang, S. Kim, H. Guillaud et D. Gendreau (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerrAsia 2011. 2011 International Conference on Earthen Architecture in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terrakorea, pp.55-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de brique crue en Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, H. Guillaud et A. Klein (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures constructives de la brique crue. Troisièmes échanges transdisciplinaires sur les constructions en terre crue (Actes du colloque international de Toulouse, 16-18 mai 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Espérou, pp.89-100, 2011, 9782912261588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l’architecture de terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Achenza, M. Correia et H. Guillaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterra 2009. 1a Conferenza mediterranea sull’architettura in terra cruda / 1re conférence méditerranéenne sur l’architecture de terre / 1st Mediterranean Conference on Earth Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EdicomEdizioni, 2009, 9788886729956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.34-39, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.51-54, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes de Nuzi relatifs aux briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. I. Owem et G. Wilhelm (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Studies and Excavations at Nuzi 11/1 (Studies on the Civilization and Culture of Nuzi and the Hurrians, 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDL Press, pp.57-100, 2005, 9781883053895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les briques de grande taille à empreintes de doigts : le Choga Mami Transitional et la culture de Oueili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Képinski et C. Brenniquet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mésopotamiennes : Recueil de textes offert à Jean-Louis Huot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions recherche sur les civilisations, pp.417-447, 2001, 978-2865382804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des briques plano-convexes et de l’appareil en arête de poisson : l’urbanisation de la Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Matthiae, A. Enea, L. Peyronel et F. Pinnock (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Congress on the Archaeology of the Ancient Near East (Roma, May 18th-23rd 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università La Sapienza, pp.1477-1492, 2000, 9788888233000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux du début du Bronze récent à Tell Mohammed Diyab (Syrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Charpin et J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium marianum III, recueil d’études à la mémoire de M.-T. Barrelet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.153-164, 1997, 2-00-214204-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de 1990-1991 dans le secteur de la ville haute de Tell Mohammed Diyab (1990 et 1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-22, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la voûte dans l’habitat à Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.23-30, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de canalisations à Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.59-69, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm an-Nar period at Bisya from the regional to the settlement scale: results from 2022-2023 survey and excavations of the French archaeological mission in Central Oman (FAMCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Bronze Age in the Hajar Oases. New investigations of the settlement, funerary and monumental site of Al-Dhabi 2 (Bisya, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, Humboldt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire néo-babylonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Assyrie de Tiglath-phalazar III aux Sargonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anatolie au Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phéniciens en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde séleucide à la mort de Séleucos Ier (281 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête assyrienne du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient hellénistique aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire séleucide sous Antiochos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Elam à l’époque néo-élamite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique. Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériel de siège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûr Kurigalzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (site)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eridu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borsippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atlas historique du Proche-Orient ancien : le dessous des cartes (https://archeorient.hypotheses.org/15522)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction royale en Mésopotamie : ingénierie, administration et propagande (https://archeorient.hypotheses.org/6157)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation de la Mésopotamie : des innovations techniques dans le domaine de la construction (https://archeorient.hypotheses.org/5818)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la construction en terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert settlement dynamics in the Hajjar Foothills (Oman) .Case Study: The Bisya Oasis Preliminary report on the January 2022 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7041 Arscan; UMR 8215 Trajectoires; Université de Paris 1 Panthéon-Sorbonne; Paris Sorbonne Université; Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l'époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Paris 1 - Panthéon-Sorbonne, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03884887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Sauvage </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche en archéologie au Centre national de la recherche scientifique (CNRS), unité mixte de recherche Archéologie et sciences de l'Antiquité (UMR 7041 ArScan), équipe Du Village à l'État au Proche- et au Moyen-Orient (VEPMO), MSH Mondes, Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7599-5135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050341634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64164677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000047233195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2251451137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 3 cartes) Tigridian Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Rova (ed.). Brepols, 2019, ARCANE vol. V, 9782503534978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 23 cartes) Artefacts, ARCANE Interregional vol. II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2018, ARACANE Interregional, 9782503549880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fleuve rebelle. Géographie historique du moyen Oronte d'Ebla à l'époque médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre (dir.). IFPO, 2017, Suppléments à Syria 3, 978-2-35159-725-5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/syria.4749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 14 cartes) History & Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walter Sallaberger &amp; Ingo Schrakamp (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 6 cartes) Middle Euphrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uwe Finkbeiner, Mirko Novák, Ferhan Sakal &amp; Paola Sconzo (eds.). Brepols, 2015, ARCANE vol. IV, 9782503534954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 41 cartes) Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2014, ARACANE Interregional vol. I, 9782503549873</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 1 carte) Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edgar Peltenburg (ed.). Brepols, 2013, ARCANE vol. II, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Cartographie : 4 cartes) Jezirah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lebeau (ed.). Brepols, 2011, ARCANE vol. I, 9782503534985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of Pre-Classical Upper Mesopotamia (APUM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Anastasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Subartu XIII, 978-2-503-99120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA BRIQUE ET SA MISE EN ŒUVRE EN MÉSOPOTAMIE DES ORIGINES À L’ÉPOQUE ACHÉMÉNIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of the terrestrial gastropod species Zootecus insularis as a climate archive for arid regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Proctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conrad Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lindauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13754. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98131-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porsuk Höyük 2024 : Rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Ozulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mantovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.101-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de la terre et des briques dans les activités de construction en Mésopotamie ancienne à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista d'Arqueologia de Ponent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21001/rap.2025.35.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Palaeolithic Populations across the Horn of Arabia: northern Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seolmin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.29-61. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.3173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’oasis de Bisya (Oman central) du Paléolithique au Bronze ancien : les travaux de la mission archéologique française en Oman central en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (3), pp.529-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des matières précieuses et les grandes voies commerciales au Proche-Orient du Néolithique au 2e millénaire avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butterlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.17-34. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.17254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of cultural identities and territorial policies in the longue durée: A view from the Zagros Piedmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Zingarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Naccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45-2, pp.163-189. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique d’Enfeh. Résultats préliminaires des travaux de prospection et de fouille 2011-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Panayot-Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.241-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necropolises of Azerbaijan during the Bronze and Iron Ages in the Lenkoran and the Lerik areas (NABIALLA Project, Azerbaijan): Preliminary report of the 2012–2013 campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuzar Alekberov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Fahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 395, pp.194-207. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le Tigre et l’Euphrate : croissant fertile et jardin d’Eden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 378, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la construction publique sous la Troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des maisons à Garsana : commentaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, XII, pp.239-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.7-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission syro-française de l’Oronte : la campagne de fouilles de 2010 à Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Shaddoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VI, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : troisième campagne (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, V, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, IX, pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique archéologique en Syrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, IV, pp.193-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte : Tell al-Nasriyah (Syrie), campagne de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, VII-VIII, pp.8-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe syro-française de l’Oronte : les trois premières campagnes (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique syro-française de l’Oronte. Tell al-Nasriyah et Tell Massin : les sites quadrangulaires, nouveau regard. Rapport préliminaire sur les opérations des campagnes 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131 (2), pp.165-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission conjointe franco-syrienne de l’Oronte, première campagne (août 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Orontica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VI, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incinération et inhumation à l’époque médio-assyrienne (XIIIe-XIIe s. av. J.-C.) : le cas de Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.2005.945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime alimentaire d’après les données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 280 (Banquets et fêtes au Proche-Orient ancien), pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Construction des ziggurats sous la troisième dynastie d'Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 60, pp.45-63. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/4200452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tombes d’enfants du Bronze Récent en Haute-Mésopotamie. Étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22 (1), pp.161-170. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ktema.1997.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), huitième campagne (1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déluge, un fait historique ? La recherche des traces archéologiques du Déluge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 204 (Le Déluge), pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), septième campagne (1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte archéologique et la fin des archives à Khirbet ed-Diniyé – Harâdum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 89, pp.41-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l’époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.94-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des termes amrummum et abrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur les briques émaillées d’ARM XIII 139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville-forteresse de Khorsabad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4, pp.97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 4, pp.97-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le palais forteresse et les arsenaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 170 (Les palais assyriens), pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des exemples de jeux gravés sur des briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d’appareil de briques kassite : le “chameau” de Larsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siège des villes fortifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 160 (La guerre au Proche-Orient), pp.56-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Syrie), campagne de 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission to Central Oman (2023): Explorations in Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athar: Bulletin of Archaeological Research in the Sultanate of Oman, Issue 1. Field Season 2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022-2023 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministry of Heritage and Tourism, Sultanate of Oman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.118-126, 2025, 978-99992-1-097-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.3. Le chantier B2 (fouilles de 2010) : recherche de l’état ancien du glacis et de sa relation avec la voie dallée (Xavier Faivre, avec la collaboration de Benjamin Vollemaere), dans Martin Sauvage, Tell al-Nasriyah 2008-2010 : le chantier B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vollemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Parayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell al-Nasriyah sur les bords du Moyen Oronte. Esquise du destin d’une ville du Bronze ancien IV à l’âge du Fer II (titre provisoire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la brique crue à la brique cuite dans la Mésopotamie ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Faivre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles. De la physique du matériau à l'expérimentation Actes des journées d'études du Programme Collectif « Argiles » (2018-2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-255, 2023, 9781789694208/9781789694215. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781789694208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul du nombre de journées de travail nécessaires à la construction du rempart de Tell Atij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fortin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Atij, Moyen Khabour (Syrie). Rapport final de fouilles (1986-1993)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.61-65, 2023, Subartu L, 978-2-503-60209-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un bâtiment public en terre dans la Mésopotamie ancienne : organisation, ouvriers et quantités d’après les données archéologiques et les textes de la fin du IIIe et du début du IIe millénaire av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, É. Leal et P. Devillers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et construction en terre crue. Approches historiques, sociologiques, économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Esperou, 2022, 9782491253080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville d’Ugarit au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Ugarit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion du verre au Bronze récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières cultures constructives mésopotamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Computations in the Management of Public Construction Work in Mesopotamia (End of the Third and Beginning of the Second Millennium BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Springer International Publishing, pp.201-237, 2020, Why the Sciences of the Ancient World Matter, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l'architecture de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions religieuses des souverains d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75, 2020, 9782251451138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations du tracé de la côte et des fleuves en basse Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in M. Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres – IFPO, pp.8-13, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">٦١ - تل الناصرية و تل ماسين (حماة)[61. Tell Massin and Tell al-Nasriyah (Hama)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016, تاريخ سورﺗﺔ في مائة موقع أﺛﺮﻱ [A History of Syria in One Hundred Sites Y. Kanjou &amp; A. Tsuneki (eds.)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-263, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat d’Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.181-183, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">61. Tell Massin and Tell al-Nasriyah (Hama)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Parayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Kanjou et A. Tsuneki (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A History of Syria in One Hundred Sites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achaeopress, pp.259-263, 2016, 9781784913816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ziggurat : entre création et aboutissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Quenet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ana ziqquratim. Sur la piste de Babel, catalogue de l’exposition (Strasbourg, Bibliothèque nationale et universitaire, 27 avril-21 juin 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.160, 2016, 9782868209535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfa Basim Yayim Dagitim, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Débuts de l'Histoire. Civilisations et Cultures du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khéops, pp.51-54, 2014, 978-2916142050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction Work in Mesopotamia in the Time of the Third Dynasty of Ur (End of the Third Millennium BC): Archaeological and Textual Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Hwang, S. Kim, H. Guillaud et D. Gendreau (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TerrAsia 2011. 2011 International Conference on Earthen Architecture in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terrakorea, pp.55-65, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de brique crue en Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-A. de Chazelles, H. Guillaud et A. Klein (éd.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cultures constructives de la brique crue. Troisièmes échanges transdisciplinaires sur les constructions en terre crue (Actes du colloque international de Toulouse, 16-18 mai 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Espérou, pp.89-100, 2011, 9782912261588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l’architecture de terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Achenza, M. Correia et H. Guillaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterra 2009. 1a Conferenza mediterranea sull’architettura in terra cruda / 1re conférence méditerranéenne sur l’architecture de terre / 1st Mediterranean Conference on Earth Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EdicomEdizioni, 2009, 9788886729956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.51-54, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de l’histoire. Le Proche-Orient de l’invention de l’écriture à la naissance du monothéisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, pp.34-39, 2008, 978-2846752305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes de Nuzi relatifs aux briques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. I. Owem et G. Wilhelm (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Studies and Excavations at Nuzi 11/1 (Studies on the Civilization and Culture of Nuzi and the Hurrians, 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDL Press, pp.57-100, 2005, 9781883053895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les briques de grande taille à empreintes de doigts : le Choga Mami Transitional et la culture de Oueili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Képinski et C. Brenniquet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études mésopotamiennes : Recueil de textes offert à Jean-Louis Huot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions recherche sur les civilisations, pp.417-447, 2001, 978-2865382804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse des briques plano-convexes et de l’appareil en arête de poisson : l’urbanisation de la Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Matthiae, A. Enea, L. Peyronel et F. Pinnock (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Congress on the Archaeology of the Ancient Near East (Roma, May 18th-23rd 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università La Sapienza, pp.1477-1492, 2000, 9788888233000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les niveaux du début du Bronze récent à Tell Mohammed Diyab (Syrie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Charpin et J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium marianum III, recueil d’études à la mémoire de M.-T. Barrelet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.153-164, 1997, 2-00-214204-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de 1990-1991 dans le secteur de la ville haute de Tell Mohammed Diyab (1990 et 1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-22, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de la voûte dans l’habitat à Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Haute-Mésopotamie, Tell Mohammed Diyab (Campagnes de 1990 et 1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.23-30, 1992, Mémoires de NABU, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau de canalisations à Tell Mohammed Diyab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.59-69, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Tell Mohammed Diyab (1987 et 1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-M. Durand (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tell Mohammed Diyab (Campagnes de 1987 et 1988)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEPOA, pp.9-46, 1990, Cahiers de NABU, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Umm an-Nar period at Bisya from the regional to the settlement scale: results from 2022-2023 survey and excavations of the French archaeological mission in Central Oman (FAMCO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Pinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Bronze Age in the Hajar Oases. New investigations of the settlement, funerary and monumental site of Al-Dhabi 2 (Bisya, Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mespoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies, Humboldt Universität</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Elam à l’époque néo-élamite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Anatolie au Ier millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire néo-babylonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Assyrie de Tiglath-phalazar III aux Sargonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phéniciens en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête assyrienne du Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde séleucide à la mort de Séleucos Ier (281 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire séleucide sous Antiochos III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient hellénistique aux IIe et Ier siècles av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique. Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.363-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (période d')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obeid (site)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dûr Kurigalzu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériel de siège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eridu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borsippa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babylone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uruk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des temples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la civilisation mésopotamienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atlas historique du Proche-Orient ancien : le dessous des cartes (https://archeorient.hypotheses.org/15522)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de la construction en terre au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction royale en Mésopotamie : ingénierie, administration et propagande (https://archeorient.hypotheses.org/6157)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation de la Mésopotamie : des innovations techniques dans le domaine de la construction (https://archeorient.hypotheses.org/5818)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert: Settlement Dynamics in the Hajar Mountains Foothill (Oman). Short preliminary report on the January-February 2024 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UMR 7041 Arscan; UMR 8215 Trajectoires; Université Paris 1 - Panthéon Sorbonne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the oasis to the great desert. Settlement Dynamics in the Hajjar Mountains Foothill (Oman). The Bisya Oasis from the Palaeolithic to the Bronze Age. Short preliminary report on the January-February 2023 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Casteja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Oasis to the Great Desert settlement dynamics in the Hajjar Foothills (Oman) .Case Study: The Bisya Oasis Preliminary report on the January 2022 campaign at Bisya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria de Castéja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïna Rointru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 7041 Arscan; UMR 8215 Trajectoires; Université de Paris 1 Panthéon-Sorbonne; Paris Sorbonne Université; Ministère de l'Europe et des Affaires Etrangères - Commission consultative des recherches archéologiques à l’étranger. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brique et sa mise en œuvre en Mésopotamie, des origines à l'époque achéménide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Paris 1 - Panthéon-Sorbonne, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03884887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId217"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBC81484"/>
+    <w:nsid w:val="6882BA13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7599-5135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050341634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047233195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251451138/atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parayre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503991207-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proctor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98131-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seolmin Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3173" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzar Alekberov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Fahimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MNT5T9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Panayot-Haroun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shaddoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.2005.945" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4200452" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2190" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868145v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869141v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869298v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mht.gov.om/Documents/Ar/ATHAR%201%20-%202022-23%20Web.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollemaere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789694208" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863203v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862858v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864391v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864387v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868006v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869351v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863770v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863538v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863996v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863545v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863968v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863550v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863980v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863649v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863967v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863525v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860812v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869386v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869393v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03884887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7599-5135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050341634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64164677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047233195" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251451138/atlas-historique-du-proche-orient-ancien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parayre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.4749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908629v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863435v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503991207-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proctor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Schmidt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98131-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Ozulu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mouton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantovan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/rap.2025.35.8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seolmin Kim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.3173" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03832469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Cast&#233;ja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butterlin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17254" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Zingarello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Naccaro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.751" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Panayot-Haroun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuzar Alekberov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Fahimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2MNT5T9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shaddoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867961v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.2005.945" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662139v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/4200452" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ktema.1997.2190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869118v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mht.gov.om/Documents/Ar/ATHAR%201%20-%202022-23%20Web.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954789v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollemaere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789694208" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781789694208" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566232v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863301v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lafont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864391v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868019v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864331v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864344v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mespoulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Pinot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Joann&#232;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937686v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937692v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gombert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937712v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863770v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863983v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863968v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863521v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863505v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863516v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863993v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863967v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860812v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria de Casteja" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03833482v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;na Rointru" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-03884887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>