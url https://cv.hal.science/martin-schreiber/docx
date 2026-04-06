--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -914,516 +914,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming Weak Scaling Challenges in Tree-Based Nearest Neighbor Time Series Mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Karlstetter</w:t>
+                <w:t xml:space="preserve">A Case Study on PMIx-Usage for Dynamic Resource Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carsten Trinitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference, ISC High Performance 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32041-5_17⟩</w:t>
+              <w:t xml:space="preserve">High Performance 2023 - 38th International Conference, ISC High Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hambourg, Germany. pp.42-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40843-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214992v1</w:t>
+                <w:t xml:space="preserve">hal-04214980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study on PMIx-Usage for Dynamic Resource Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominik Huber</w:t>
+                <w:t xml:space="preserve">Overcoming Weak Scaling Challenges in Tree-Based Nearest Neighbor Time Series Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Raoofy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Karlstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Trinitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance 2023 - 38th International Conference, ISC High Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Hambourg, Germany. pp.42-55, </w:t>
+              <w:t xml:space="preserve">38th International Conference, ISC High Performance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hambourg, Germany. pp.317-338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40843-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32041-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214980v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Emulation Layer for Dynamic Resources with MPI Sessions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Dynamic Resource Management with MPI Sessions and PMIx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Fecht</w:t>
+                <w:t xml:space="preserve">Maximilian Streubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaías Comprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCMALL 2022 - Malleability Techniques Applications in High-Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroMPI/USA'22 - 29th European MPI Users' Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chattanooga, United States. pp.57-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3555819.3555856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856702v1</w:t>
+                <w:t xml:space="preserve">hal-03856697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Dynamic Resource Management with MPI Sessions and PMIx</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Emulation Layer for Dynamic Resources with MPI Sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Streubel</w:t>
+                <w:t xml:space="preserve">Jan Fecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaías Comprés</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Howard Pritchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMPI/USA'22 - 29th European MPI Users' Group Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HPCMALL 2022 - Malleability Techniques Applications in High-Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856697v1</w:t>
+                <w:t xml:space="preserve">hal-03856702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1569,247 +1569,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFASST with dynamic resource management for large-scale applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The application of a time exponential integrator to the wave equations, oriented to seismic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Bungartz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Keerthi Gaddameedi</w:t>
+                <w:t xml:space="preserve">Fernando Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop on Parallel-in-Time Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">LACIAM 2023 - First Latin American Congress of Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Valparaíso, Chile. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217942v1</w:t>
+                <w:t xml:space="preserve">hal-04215838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of a time exponential integrator to the wave equations, oriented to seismic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PFASST with dynamic resource management for large-scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Bungartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Fecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Valdés</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Peixoto</w:t>
+                <w:t xml:space="preserve">Keerthi Gaddameedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LACIAM 2023 - First Latin American Congress of Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Valparaíso, Chile. pp.1-1</w:t>
+              <w:t xml:space="preserve">12th Workshop on Parallel-in-Time Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215838v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1821,246 +1821,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerics-driven uplifting, Automatic Parallelization, and Performance Optimizations with Deep Kernel Fusion for Ocean Models on Heterogeneous Architectures</w:t>
+                <w:t xml:space="preserve">Sequential transport maps using SoS density estimation and $\alpha$-divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Remy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Brunie</w:t>
+                <w:t xml:space="preserve">Benjamin Zanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiangang Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061001v1</w:t>
+                <w:t xml:space="preserve">hal-04903625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential transport maps using SoS density estimation and $\alpha$-divergences</w:t>
+                <w:t xml:space="preserve">Numerics-driven uplifting, Automatic Parallelization, and Performance Optimizations with Deep Kernel Fusion for Ocean Models on Heterogeneous Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Zanger</w:t>
+                <w:t xml:space="preserve">Julien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zahm</w:t>
+                <w:t xml:space="preserve">Sergi Siso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiangang Cui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903625v1</w:t>
+                <w:t xml:space="preserve">hal-05061001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unification and Investigation of Rational Approximation of Exponential Integration Methods</w:t>
               </w:r>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mittermair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2229,386 +2229,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel performance of shared memory parallel spectral deferred corrections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A second-order semi-Lagrangian exponential scheme with application to the shallow-water equations on the rotating sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Guilherme Caldas Steinstraesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Freese</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ruprecht</w:t>
+                <w:t xml:space="preserve">Pedro da Silva Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528629v1</w:t>
+                <w:t xml:space="preserve">hal-04569293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second-order semi-Lagrangian exponential scheme with application to the shallow-water equations on the rotating sphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro da Silva Peixoto</w:t>
+                <w:t xml:space="preserve">Design Principles of Dynamic Resource Management for High-Performance Parallel Programming Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Pritchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569293v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Principles of Dynamic Resource Management for High-Performance Parallel Programming Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominik Huber</w:t>
+                <w:t xml:space="preserve">Parallel performance of shared memory parallel spectral deferred corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Freese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Götschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ruprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523470v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel-in-time integration of the shallow water equations on the rotating sphere using Parareal and MGRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Guilherme Caldas Steinstraesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro da Silva Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2817,51 +2817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8D54D3E"/>
+    <w:nsid w:val="686FC8D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3048,51 +3048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-schreiber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2390-6716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schreiber_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Posner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ellersiek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Bietendorf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schreiber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04405-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peixoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3406764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V. Ravelo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S. Peixoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10319-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02399297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Loft" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.01.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schulz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Raoofy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Karlstetter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Trinitis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32041-5_17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214980v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40843-4_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fecht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Pritchard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Holmes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Streubel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Compr&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555819.3555856" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brunie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert W Ford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11190458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Bungartz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Gaddameedi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vald&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Remy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Siso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Porter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Cui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363335v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittermair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Freese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;tschel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lunet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruprecht" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva Peixoto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holmes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-schreiber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2390-6716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schreiber_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Posner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ellersiek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Bietendorf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schreiber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04405-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peixoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3406764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V. Ravelo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S. Peixoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10319-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02399297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Loft" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.01.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schulz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40843-4_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Raoofy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Karlstetter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Trinitis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32041-5_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Streubel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Compr&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555819.3555856" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fecht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Pritchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Holmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brunie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert W Ford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11190458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vald&#233;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Bungartz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Gaddameedi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Cui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Remy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Siso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Porter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363335v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittermair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva Peixoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holmes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Freese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;tschel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lunet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruprecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>