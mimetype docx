--- v1 (2026-04-06)
+++ v2 (2026-05-25)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">schreiber_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Hn7ln10AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,609 +194,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Dynamic Resource Management: An Asynchronous Many-Task (AMT) Runtime System leveraging Dynamic Processes with PSets (DPP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Posner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Ellersiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Bietendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (8), pp.941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42979-025-04405-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and improvement of a semi-Lagrangian exponential scheme for the shallow-water equations on the rotating sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Guilherme Caldas Steinstraesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Peixoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (3), pp.1531-1564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2025034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malleability in Modern HPC Systems: Current Experiences, Challenges, and Future Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Tarraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cascajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Vef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (9), pp.1551-1564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPDS.2024.3406764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order exponential integration for seismic wave modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando V. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28, pp.1349-1369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10596-024-10319-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential integrators with parallel-in-time rational approximations for the shallow-water equations on the rotating sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Loft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85, pp.56-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.parco.2019.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02399297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -785,639 +806,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap Between Genericity and Programmability of Dynamic Resources in HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Iserte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio J. Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISC High Performance 2025 - 40th ISC High Performance International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Hamburg, Germany. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case Study on PMIx-Usage for Dynamic Resource Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance 2023 - 38th International Conference, ISC High Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hambourg, Germany. pp.42-55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40843-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming Weak Scaling Challenges in Tree-Based Nearest Neighbor Time Series Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Raoofy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Karlstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Trinitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference, ISC High Performance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hambourg, Germany. pp.317-338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-32041-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Dynamic Resource Management with MPI Sessions and PMIx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Streubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaías Comprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMPI/USA'22 - 29th European MPI Users' Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chattanooga, United States. pp.57-67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3555819.3555856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emulation Layer for Dynamic Resources with MPI Sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Fecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J Holmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCMALL 2022 - Malleability Techniques Applications in High-Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1427,383 +1448,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poseidon: A Source-to-Source Translator for Holistic HPC Optimizations of Ocean Models on Regular Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert W Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SC 2024 - International Conference for High Performance Computing, Networking, Storage, and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Atlanta (Georgia), United States. , pp.1-1, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11190458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The application of a time exponential integrator to the wave equations, oriented to seismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LACIAM 2023 - First Latin American Congress of Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Valparaíso, Chile. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PFASST with dynamic resource management for large-scale applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Joachim Bungartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Fecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keerthi Gaddameedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Workshop on Parallel-in-Time Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1813,943 +1834,943 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential transport maps using SoS density estimation and $\alpha$-divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Zanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiangang Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerics-driven uplifting, Automatic Parallelization, and Performance Optimizations with Deep Kernel Fusion for Ocean Models on Heterogeneous Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Siso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unification and Investigation of Rational Approximation of Exponential Integration Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jed Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363335v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Distributed Parallelization and Communication Optimization for Stencils on Structured Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mittermair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second-order semi-Lagrangian exponential scheme with application to the shallow-water equations on the rotating sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Guilherme Caldas Steinstraesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro da Silva Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Principles of Dynamic Resource Management for High-Performance Parallel Programming Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel performance of shared memory parallel spectral deferred corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Freese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Götschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ruprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel-in-time integration of the shallow water equations on the rotating sphere using Parareal and MGRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Guilherme Caldas Steinstraesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro da Silva Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit exponential time integrator based on Faber polynomials and its application to seismic wave modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando V. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro S. Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schreiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2817,51 +2838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="686FC8D4"/>
+    <w:nsid w:val="85BC3DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3048,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-schreiber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2390-6716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schreiber_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Posner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ellersiek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Bietendorf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schreiber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04405-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peixoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3406764" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V. Ravelo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S. Peixoto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10319-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02399297v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Loft" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.01.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schulz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40843-4_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Raoofy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Karlstetter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Trinitis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32041-5_17" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Streubel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Compr&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555819.3555856" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fecht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Pritchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Holmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brunie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert W Ford" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11190458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vald&#233;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217942v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Bungartz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Gaddameedi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903625v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Cui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Remy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Siso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Porter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363335v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Brown" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittermair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva Peixoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holmes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Freese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;tschel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lunet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruprecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-schreiber" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2390-6716" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schreiber_m_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Hn7ln10AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Posner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ellersiek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Bietendorf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Huber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schreiber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-04405-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Peixoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Tarraf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cascajo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3406764" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V. Ravelo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S. Peixoto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-024-10319-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02399297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Schaeffer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Loft" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2019.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04994828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Iserte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. Pe&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schulz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40843-4_4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Raoofy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Karlstetter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Trinitis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32041-5_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Streubel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Compr&#233;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555819.3555856" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Fecht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Pritchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Holmes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brunie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert W Ford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11190458" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vald&#233;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217942v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Bungartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Gaddameedi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zahm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Cui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Remy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Siso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Porter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363335v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Brown" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittermair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva Peixoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holmes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Freese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;tschel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lunet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruprecht" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>