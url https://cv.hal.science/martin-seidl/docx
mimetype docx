--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,10546 +333,10602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of leaching risk of trace metals, PAHs and PCBs from a brownfield located in a flooding zone</w:t>
+                <w:t xml:space="preserve">L’arbre de pluie, le dernier venu des aménagements pour la gestion du ruissellement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Roux</w:t>
+                <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
+                <w:t xml:space="preserve">Samih Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321258v1</w:t>
+                <w:t xml:space="preserve">hal-05558249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d’eau non potable parisien et valorisation des eaux d’exhaure, entre limites techniques et jeux d’acteurs complexes</w:t>
+                <w:t xml:space="preserve">Assessment of leaching risk of trace metals, PAHs and PCBs from a brownfield located in a flooding zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Claire Trinh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/201912131⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15491-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311305v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urbanisation (trends) on runoff behaviour of Pampulha watersheds (Brazil)</w:t>
+                <w:t xml:space="preserve">Réseau d’eau non potable parisien et valorisation des eaux d’exhaure, entre limites techniques et jeux d’acteurs complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Claire Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Hadrich</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06029-6⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.131-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/201912131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270417v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of horizontal subsurface flow constructed wetlands in the treatment of UASB reactor effluent, based on four years of monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of urbanisation (trends) on runoff behaviour of Pampulha watersheds (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Hadrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocilene Ferreira Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06029-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815078v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating exposure of pedestrians to airborne contaminants associated with non-potable water use for pavement cleaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of horizontal subsurface flow constructed wetlands in the treatment of UASB reactor effluent, based on four years of monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocilene Ferreira Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Oliveira De Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.191-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370066v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les franciliens et la baignade en eau naturelle un désir oublié, qui peut être réveillé</w:t>
+                <w:t xml:space="preserve">Evaluating exposure of pedestrians to airborne contaminants associated with non-potable water use for pavement cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Carré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Contamination related to anthropic activities. Characterization and remediation, 23 (7), pp. 6091-6101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5062-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815079v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelagem da Lagoa da Pampulha: uma ferramenta para avaliar o impacto da bacia hidrográfica na dinâmica do fitoplâncton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t>
+                <w:t xml:space="preserve">Les franciliens et la baignade en eau naturelle un désir oublié, qui peut être réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 333, novembre - décembre, pp.78-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592606v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic Treatment Process Coupling Waste Stabilization Ponds with Duckweed (Lemna Minor) and Water Hyacinth (Eichhornia Crassipes) In the Sahel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelagem da Lagoa da Pampulha: uma ferramenta para avaliar o impacto da bacia hidrográfica na dinâmica do fitoplâncton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoua Amadou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cleber Cunha Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Journal of Chemical and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.95 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1413-41520201600100125692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815080v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of vegetation (Typha latifolia) on nutrient removal in a horizontal subsurface-flow constructed wetland treating UASB reactor-trickling filter effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. da Costa</w:t>
+                <w:t xml:space="preserve">W. L. P. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (7), pp.1004-1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2015.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of parabens and triclosan in a non drained filter of on-site sewage treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquatic Treatment Process Coupling Waste Stabilization Ponds with Duckweed (Lemna Minor) and Water Hyacinth (Eichhornia Crassipes) In the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoua Amadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamane Sani Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Salam Manzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Journal of Chemical and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238353v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la matière organique produite dans les bassins de rétention des eaux pluviales sur la spéciation les éléments traces métalliques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elimination of parabens and triclosan in a non drained filter of on-site sewage treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nasrp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/20150031⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.75-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030010ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238351v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and behaviour of planted and unplanted units of a horizontal subsurface flow constructed wetland system treating municipal effluent from a UASB reactor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la matière organique produite dans les bassins de rétention des eaux pluviales sur la spéciation les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lauzent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocilene Ferreira da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Cordeiro de Paoli</w:t>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2013.391⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989377v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substrate depth and rain-event history on the pollutant abatement of green roofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and behaviour of planted and unplanted units of a horizontal subsurface flow constructed wetland system treating municipal effluent from a UASB reactor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocilene Ferreira da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Cordeiro de Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+                <w:t xml:space="preserve">Marcos von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.026⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (7), pp.1495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2013.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00945502v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience d’épuration des eaux usées urbaines par lagunage sous climat sahélien (Niamey, Niger) et quelques données récentes sur la mise en place de cette technique de traitement sous climat saharien (cuvette de Ouargla, Sahara septentrional Est algérien)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of substrate depth and rain-event history on the pollutant abatement of green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183, pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815081v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWITCH in Belo Horizonte, Brazil: infiltration and detention systems for more sustainable stormwater control in Belo Horizonte</w:t>
+                <w:t xml:space="preserve">Expérience d’épuration des eaux usées urbaines par lagunage sous climat sahélien (Niamey, Niger) et quelques données récentes sur la mise en place de cette technique de traitement sous climat saharien (cuvette de Ouargla, Sahara septentrional Est algérien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+                <w:t xml:space="preserve">Tahar Idder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamane Sani Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Idder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.32-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815082v1</w:t>
+                <w:t xml:space="preserve">hal-01815081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux services essentiels des ménages à faible revenu, l'exemple de Belo Horizonte, Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SWITCH in Belo Horizonte, Brazil: infiltration and detention systems for more sustainable stormwater control in Belo Horizonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ville en développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-010-9196-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815083v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epuration des eaux usées urbaines par lagunages à microphytes et à macrophytes en région tropicale: la station expérimentale de Niamey - NIGER</w:t>
+                <w:t xml:space="preserve">Accès aux services essentiels des ménages à faible revenu, l'exemple de Belo Horizonte, Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribune de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3 (635), pp.11-17</w:t>
+              <w:t xml:space="preserve">Ville en développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72-73 juin-septembre 2006, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815084v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duckweed - tilapia system : a possible way of ecological sanitation for developing countries</w:t>
+                <w:t xml:space="preserve">Epuration des eaux usées urbaines par lagunages à microphytes et à macrophytes en région tropicale: la station expérimentale de Niamey - NIGER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaman Sani Laouali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Sani Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Idder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Environmental Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, AQUA 2003, pp.105-110</w:t>
+              <w:t xml:space="preserve">Tribune de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (635), pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815086v1</w:t>
+                <w:t xml:space="preserve">hal-01815084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epuration des eaux usées urbaines par lagunages à microphytes et à macrophytes en région tropicale: la station expérimentale de Niamey - NIGER</w:t>
+                <w:t xml:space="preserve">Duckweed - tilapia system : a possible way of ecological sanitation for developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaman Sani Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Idder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sani Laouali</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribune de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 58 (636), pp.23-28</w:t>
+              <w:t xml:space="preserve">Water Environmental Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, AQUA 2003, pp.105-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815085v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling oxygen deficits in the Seine River downstream of combined sewer overflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epuration des eaux usées urbaines par lagunages à microphytes et à macrophytes en région tropicale: la station expérimentale de Niamey - NIGER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Idder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Even</w:t>
+                <w:t xml:space="preserve">B. Legma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Poulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Servais</w:t>
+                <w:t xml:space="preserve">J. Koulidiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sani Laouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tribune de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 58 (636), pp.23-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815087v1</w:t>
+                <w:t xml:space="preserve">hal-01815085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Parameters Characterizing Organic Matter in a Combined Sewer During Rainfall Events and Dry Weather</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Modelling oxygen deficits in the Seine River downstream of combined sewer overflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Servais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water environment research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 71 (4), pp.408-417. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 173 (2–3), pp.177-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2175/106143097x122112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815088v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a low molecular weight metabolite (citrate) on the toxicity of cadmium and zinc to the unicellular green alga Selenastrum capricornutum: An exception to the free-ion model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Errecalde</w:t>
+                <w:t xml:space="preserve">Comparison of Parameters Characterizing Organic Matter in a Combined Sewer During Rainfall Events and Dry Weather</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.G.C. Campbell</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00282-0⟩</w:t>
+              <w:t xml:space="preserve">Water environment research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 71 (4), pp.408-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2175/106143097x122112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00779533v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter transport and degradation in the river Seine (France) after a combined sewer overflow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Servais</w:t>
+                <w:t xml:space="preserve">Influence of a low molecular weight metabolite (citrate) on the toxicity of cadmium and zinc to the unicellular green alga Selenastrum capricornutum: An exception to the free-ion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Errecalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G.C. Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 32 (12), pp.3569. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 32 (2), pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00282-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00169-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779530v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon biodegradability and heterotrophic bacteria along a combined sewer catchment during rain events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter transport and degradation in the river Seine (France) after a combined sewer overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0273-1223(97)00752-X⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32 (12), pp.3569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779526v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organic carbon biodegradability and heterotrophic bacteria along a combined sewer catchment during rain events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gandouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0273-1223(97)00752-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toxicity of combined sewer overflows on river phytoplankton: The role of heavy metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 101 (1), pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0269-7491(98)00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stormwater trees in urban runoff management: Water balance of the SenseCity Experimental Device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">L'arbre d'alignement comme moyen innovant pour la maitrise des eaux pluviales en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919850v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stormwater management by urban trees: case of the SenseCity experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of &amp;quot;stormwater trees&amp;quot; for sustainable urban runoff management: overall assessment of an experimental device within SenseCity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Stormwater trees in urban runoff management: Water balance of the SenseCity Experimental Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184145v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbre d'alignement comme moyen innovant pour la maitrise des eaux pluviales en ville : vers l'optimisation des services rendus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Potential of &amp;quot;stormwater trees&amp;quot; for sustainable urban runoff management: overall assessment of an experimental device within SenseCity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDHU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSAVALOR, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081575v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of organic and inorganic micro-pollutants over time and space in a constructed wetland for urban run-off</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Roux</w:t>
+                <w:t xml:space="preserve">L'arbre d'alignement comme moyen innovant pour la maitrise des eaux pluviales en ville : vers l'optimisation des services rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA 17 th International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">JDHU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSAVALOR, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401350v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des micropolluants issus du trafic routier dans un filtre planté de roseaux dédié à la gestion des eaux de ruissellement - Importance des communautés microbiennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Roux</w:t>
+                <w:t xml:space="preserve">Accumulation of organic and inorganic micro-pollutants over time and space in a constructed wetland for urban run-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Neveu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M C Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDHU 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IWA 17 th International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536022v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des 8èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2018)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Devenir des micropolluants issus du trafic routier dans un filtre planté de roseaux dédié à la gestion des eaux de ruissellement - Importance des communautés microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">Pascale Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDHU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">JDHU 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257056v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbre de pluie comme (nouveau) dispositif de gestion du ruissellement urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes des 8èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Days 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Marne-la-Vallée (en ligne), France</w:t>
+              <w:t xml:space="preserve">JDHU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110784v1</w:t>
+                <w:t xml:space="preserve">hal-03257056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm-water tree as (new) way to manage urban runoff</w:t>
+                <w:t xml:space="preserve">Arbre de pluie comme (nouveau) dispositif de gestion du ruissellement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future days 2020</w:t>
+              <w:t xml:space="preserve">Future Days 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Marne-la-Vallée (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110796v1</w:t>
+                <w:t xml:space="preserve">hal-03110784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Storm-water tree as (new) way to manage urban runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayath Zime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Techer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference oon Urban Water NOVATECH.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Future days 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Marne-la-Vallée (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405505v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Bak A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. 5p</w:t>
+              <w:t xml:space="preserve">10th international conference oon Urban Water NOVATECH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266378v2</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+                <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190319v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un guide méthodologique pour l'évaluation des performances des ouvrages de maîtrise à la source des eaux pluviales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, lyon, France. 5p</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266367v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des 8ième Journées doctorales en hydrologie urbaine (JDHU 2018) du 7 au 9 novembre 2019 à Paris, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Berthier</w:t>
+                <w:t xml:space="preserve">Un guide méthodologique pour l'évaluation des performances des ouvrages de maîtrise à la source des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gromaire Marie-Christine</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, lyon, France. 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924312v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain water management at local level. Samples from Parisian metropolis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actes des 8ième Journées doctorales en hydrologie urbaine (JDHU 2018) du 7 au 9 novembre 2019 à Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gromaire Marie-Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815051v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental drivers of trace-metal bioavailability in an urban tropical lake, Lake Pampulha, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667296v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of trace-metal bioavailability in an urban tropical lake, Lake Pampulha, Brazil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of urbanization and land use on wet weather discharge of small catchments in Belo Horizonte (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.2173-2176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692213v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urbanization and land use on wet weather discharge of small catchments in Belo Horizonte (Brazil)</w:t>
+                <w:t xml:space="preserve">Sustainable urban drainage systems and their appropriation by the end-users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.2173-2176</w:t>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.1940-1942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815052v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable urban drainage systems and their appropriation by the end-users</w:t>
+                <w:t xml:space="preserve">Rain water management at local level. Samples from Parisian metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.1940-1942</w:t>
+              <w:t xml:space="preserve">Počítáme s vodou 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815050v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert of pollutants from an on-site waste water treatment to the ground water: a case study</w:t>
+                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ramier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH. September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815055v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la gestion de l'eau à l'échelle du quartier: l'approche par l'indice d'hydromorphie urbaine - Urban hydromorphy index as a tool to improve urban water design</w:t>
+                <w:t xml:space="preserve">Contribution of wet pavement cleaning to airborne particle composition of Paris: SEM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Barroca</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Energy and Environment Knowledge Week - E2kW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815054v1</w:t>
+                <w:t xml:space="preserve">hal-01815056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception des franciliens de leurs plans d'eau. Ou en est-on avec le désir de la baignade ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Rivières et Métropoles Européennes : Invention, développement et perspectives d’un espace de (re)conquête : tourisme, Loisirs, Patrimoine(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709392v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seepage water. A new resource?</w:t>
+                <w:t xml:space="preserve">Transfert of pollutants from an on-site waste water treatment to the ground water: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH.</w:t>
+              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH. September</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815053v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la gestion de l'eau à l'échelle du quartier: l'approche par l'indice d'hydromorphie urbaine - Urban hydromorphy index as a tool to improve urban water design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711227v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of trace metals in an urban tropical lake, Lake Pampulha, Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540232v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des franciliens de leurs plans d'eau. Ou en est-on avec le désir de la baignade ?</w:t>
+                <w:t xml:space="preserve">Seepage water. A new resource?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rivières et Métropoles Européennes : Invention, développement et perspectives d’un espace de (re)conquête : tourisme, Loisirs, Patrimoine(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815057v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of wet pavement cleaning to airborne particle composition of Paris: SEM approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Environment Knowledge Week - E2kW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815056v1</w:t>
+                <w:t xml:space="preserve">hal-01711227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative SEM analysis of airborne particles generated during wet pavement cleaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speciation of trace metals in an urban tropical lake, Lake Pampulha, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference, (EAC 2015), Milan (Italy) September 6-11, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815059v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban hydro morphology index as tool to improve living environment and the city resilience towards climate change</w:t>
+                <w:t xml:space="preserve">Comparative SEM analysis of airborne particles generated during wet pavement cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maytraud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on Water, Megacities and global change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference, (EAC 2015), Milan (Italy) September 6-11, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815061v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support model for a sustainable supply of the Parisian non-potable water service. Consequences of the diversification of non-potable water resources on the Parisian territory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban hydro morphology index as tool to improve living environment and the city resilience towards climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hubert</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maytraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on water, megacities and global change Conférence internationale Eau, mégapoles et changement global</w:t>
+              <w:t xml:space="preserve">1st International conference on Water, Megacities and global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815060v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Micropollutants in Roof Runoff - A Study of the Emission/Retention Potential of Green Roofs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Caupos</w:t>
+                <w:t xml:space="preserve">Decision support model for a sustainable supply of the Parisian non-potable water service. Consequences of the diversification of non-potable water resources on the Parisian territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2516832</w:t>
+              <w:t xml:space="preserve">International conference on water, megacities and global change Conférence internationale Eau, mégapoles et changement global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069090v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of vegetation (Typha latifolia) on nutrient removal in a horizontal subsurface-flow constructed wetland treating UASB reactor ? trickling filter effluent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Micropollutants in Roof Runoff - A Study of the Emission/Retention Potential of Green Roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. L. P. Martins</w:t>
+                <w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Wetland Systems for Water Pollution Control 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Shanghai, China</w:t>
+              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2516832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815062v1</w:t>
+                <w:t xml:space="preserve">hal-01069090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential Incidence of Green Roofs on Urban Runoff Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of vegetation (Typha latifolia) on nutrient removal in a horizontal subsurface-flow constructed wetland treating UASB reactor ? trickling filter effluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. L. P. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2517972</w:t>
+              <w:t xml:space="preserve">14th International Conference on Wetland Systems for Water Pollution Control 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069091v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dry and wet weather pollutant fluxes in a small urban watershed of Belo Horizonte (Brazil)</w:t>
+                <w:t xml:space="preserve">The Potential Incidence of Green Roofs on Urban Runoff Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD 2014,13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Sarawak, Malaysia. pp.7 - 12</w:t>
+              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2517972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815063v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic micropollutants in roof runoff – a study of the emission / retention potential of green roofs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of dry and wet weather pollutant fluxes in a small urban watershed of Belo Horizonte (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUD 2014,13th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Sarawak, Malaysia</w:t>
+              <w:t xml:space="preserve">, 2014, Sarawak, Malaysia. pp.7 - 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815065v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Modelling of Lake Pampulha: Assessing the Catchment Impact on Cyanobacteria Dynamics in the Lake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic micropollutants in roof runoff – a study of the emission / retention potential of green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia</w:t>
+              <w:t xml:space="preserve">ICUD 2014,13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sarawak, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592734v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated Modelling of Lake Pampulha: Assessing the Catchment Impact on Cyanobacteria Dynamics in the Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Cunha Figueredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843163v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967634v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can green roofs improve the runoff water quality?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Green Infrastructure Congress (WGIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th International conference Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962304v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Can green roofs improve the runoff water quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Green Infrastructure Congress (WGIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711248v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants as tracer of urbanization history of Mingoa watershed (Yaoundé, Cameroon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Naah</w:t>
+                <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelone, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989449v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropollutants as tracers of urbanization history of the Mingoa river watershed (Yaoundé, Cameroon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Micropollutants as tracer of urbanization history of Mingoa watershed (Yaoundé, Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Naah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815067v1</w:t>
+                <w:t xml:space="preserve">hal-00989449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Ramier</w:t>
+                <w:t xml:space="preserve">Micropollutants as tracers of urbanization history of the Mingoa river watershed (Yaoundé, Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Naah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference NOVATECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10</w:t>
+              <w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824517v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques des bio-aérosols générés par nettoyage humide en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée d'étude du pôle santé &amp; société de l'Université Paris-Est Santé, Qualité de vie et Environnement : définir, mesurer, évaluer, prévenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Maison Alfort, France. pp.n.d</w:t>
+              <w:t xml:space="preserve">8th international conference NOVATECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985033v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micropoluentes emergentes como traçadores de urbanização : o caso de Yaounde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Naah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967651v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropoluentes emergentes como traçadores de urbanização : o caso de Yaounde</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806132v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual water supply system as a way to better resources utilization. The case of Paris.</w:t>
+                <w:t xml:space="preserve">Evaluation des risques des bio-aérosols générés par nettoyage humide en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hubert</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Da</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IWA Specialist conference on efficient use and management of water: "Water Efficiency Strategies for Difficult Times." 22 - 25 October 2013 Paris, France, http://www.iwaefficient.com/2013/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. pi2011, http://www.iwaefficient.com/2013/</w:t>
+              <w:t xml:space="preserve">2ème Journée d'étude du pôle santé &amp; société de l'Université Paris-Est Santé, Qualité de vie et Environnement : définir, mesurer, évaluer, prévenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Maison Alfort, France. pp.n.d</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985091v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Dual water supply system as a way to better resources utilization. The case of Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Varrault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">7th IWA Specialist conference on efficient use and management of water: "Water Efficiency Strategies for Difficult Times." 22 - 25 October 2013 Paris, France, http://www.iwaefficient.com/2013/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. pi2011, http://www.iwaefficient.com/2013/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806154v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité épuratoire des toitures végétalisées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">The effect of roof and rain-event type on pollutant balance of green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Quelle place pour les toitures végétalisées dans le ville de demain?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Urban Environmental Pollution - Creating Healthy, Liveable Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806166v1</w:t>
+                <w:t xml:space="preserve">hal-00806130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field monitoring and sampling of infiltrated soil water under on-site treatment systems. Poster communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Forquet</w:t>
+                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th International Congress of soil science societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806131v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E von Sperling</w:t>
+                <w:t xml:space="preserve">Capacité épuratoire des toitures végétalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Schwager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Irles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thiriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Journée Technique Quelle place pour les toitures végétalisées dans le ville de demain?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806153v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Field monitoring and sampling of infiltrated soil water under on-site treatment systems. Poster communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Proc. 4th International Congress of soil science societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806133v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte pour l'eau et la terre des communautés Quilombo au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Souza-Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Alternatif Mondial de l'Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
+                <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805943v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desempenho de wetlands verticais com alimentação em pulso para o tratamento de esgotos sanitários brutos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rs Cota</w:t>
+                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Congreso Interamericano de Ingenieria Sanitaria y Ambiental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805952v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of water quality characteristics of an urban polluted stream during dry weather and rainy events</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of IWA International Water Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805938v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of water quality characteristics of an urban polluted stream during dry weather and rainy events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">8th World Congress of IWA International Water Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806159v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des fonctions du sol par les usagers de l'assainissement non collectif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Drouet</w:t>
+                <w:t xml:space="preserve">Desempenho de wetlands verticais com alimentação em pulso para o tratamento de esgotos sanitários brutos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dc Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gr Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Cota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Nasri</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">XXXIII Congreso Interamericano de Ingenieria Sanitaria y Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806117v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of roof and rain-event type on pollutant balance of green roofs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Environmental Pollution - Creating Healthy, Liveable Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806130v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Perception des fonctions du sol par les usagers de l'assainissement non collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fouché </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675570v1</w:t>
+                <w:t xml:space="preserve">hal-00806117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of collecting surface and pathway on the quality of rain water to be harvested</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
+              <w:t xml:space="preserve">12nd International Conference on Urban Drainage, ICUD, Porto Alegre/ Brazil, 10-15 September 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675581v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
+                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674610v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
+                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674661v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of collecting surface and pathway on the quality of rain water to be harvested</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briac Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12nd International Conference on Urban Drainage, ICUD, Porto Alegre/ Brazil, 10-15 September 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571064v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration and detention systems for stormwater control in Belo Horizonte: assessment of demo performance and perspectives for use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Nascimento</w:t>
+                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758482v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of rainwater in public buildings: Comparison between two case studies in France and in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação da distribuição da massa poluente durante eventos chuvosos em um córrego urbano no município de Belo Horizonte</w:t>
+                <w:t xml:space="preserve">Infiltration and detention systems for stormwater control in Belo Horizonte: assessment of demo performance and perspectives for use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo de Castro Vieira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcos von Sperling</w:t>
+                <w:t xml:space="preserve">A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanoelle Cintra da Cunha</w:t>
+                <w:t xml:space="preserve">L. Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25º Congresso Brasileiro de Engenharia Sanitária e Ambiental 20 a 25 de setembro de 2009 - Recife/PE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Recife, Brazil</w:t>
+              <w:t xml:space="preserve">Graie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568816v1</w:t>
+                <w:t xml:space="preserve">hal-00758482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avaliação da percepção quanto ao uso d'água da chuva para aproveitamento nos banhos e banheiros coletivos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25º Congresso Brasileiro de Engenharia Sanitária e Ambiental 20 a 25 de setembro de 2009 - Recife/PE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10891,1144 +10947,1265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterização da qualidade das águas em microbacias urbanizadas (Belo Horizonte – MG).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Avaliação da distribuição da massa poluente durante eventos chuvosos em um córrego urbano no município de Belo Horizonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Castro Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcos Von Sperling</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos von Sperling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Samuel Santos Brasil</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanoelle Cintra da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII SILUBESA - Simpósio Luso-Brasileiro de Engenharia Sanitária e Ambiental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Bélem do Para, Brazil</w:t>
+              <w:t xml:space="preserve">25º Congresso Brasileiro de Engenharia Sanitária e Ambiental 20 a 25 de setembro de 2009 - Recife/PE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568821v1</w:t>
+                <w:t xml:space="preserve">hal-03568816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing social compliance for waste water management in urban areas of Belo Horizonte (Brazil)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caracterização da qualidade das águas em microbacias urbanizadas (Belo Horizonte – MG).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Castro Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valdete Bontempo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Samuel Santos Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sanitation Challenge, 19 to 21 May 2008, Wageningen The Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">XIII SILUBESA - Simpósio Luso-Brasileiro de Engenharia Sanitária e Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Bélem do Para, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568873v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup of an in stream treatment facility for urban creek revitalization, Belo Horizonte (Brazil)</w:t>
+                <w:t xml:space="preserve">Assessing social compliance for waste water management in urban areas of Belo Horizonte (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Lima Dornelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+                <w:t xml:space="preserve">Valdete Bontempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWITCH 2nd scientific meeting, November 2008 Belo Horizonte MG, Brasil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">The Sanitation Challenge, 19 to 21 May 2008, Wageningen The Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568851v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instream treatment facility for creek revitalization, Belo Horizonte (Brazil)  setup and pollutant load</w:t>
+                <w:t xml:space="preserve">Setup of an in stream treatment facility for urban creek revitalization, Belo Horizonte (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. von Sperling</w:t>
+                <w:t xml:space="preserve">Paulo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Lima Dornelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">SWITCH 2nd scientific meeting, November 2008 Belo Horizonte MG, Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762472v1</w:t>
+                <w:t xml:space="preserve">hal-03568851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste water as a resource for sustainable sanitation in West Africa  an example of integrated treatment</w:t>
+                <w:t xml:space="preserve">Instream treatment facility for creek revitalization, Belo Horizonte (Brazil)  setup and pollutant load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Idder</w:t>
+                <w:t xml:space="preserve">P. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanitation challenge 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Wageningen, Netherlands. pp.(Ii)113-118</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742332v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated quality indicators for urban water management : example of Belo Horizonte</w:t>
+                <w:t xml:space="preserve">Pesquisa sócio – ambiental para melhor gestão das águas urbanas; o caso da revitalização da bacia de detenção do Vilarinho, Belo Horizonte – MG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lauffer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. von Sperling</w:t>
+                <w:t xml:space="preserve">Fabienne Perucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdete Bontempo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI Congreso Interamericano de Ingeniería Sanitaria Y Ambiental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">XIII SILUBESA - Simpósio Luso-Brasileiro de Engenharia Sanitária e Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Bélem do Para, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762473v1</w:t>
+                <w:t xml:space="preserve">hal-03568831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesquisa sócio – ambiental para melhor gestão das águas urbanas; o caso da revitalização da bacia de detenção do Vilarinho, Belo Horizonte – MG.</w:t>
+                <w:t xml:space="preserve">Waste water as a resource for sustainable sanitation in West Africa  an example of integrated treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Perucca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valdete Bontempo</w:t>
+                <w:t xml:space="preserve">S. Louali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Idder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII SILUBESA - Simpósio Luso-Brasileiro de Engenharia Sanitária e Ambiental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Bélem do Para, Brazil</w:t>
+              <w:t xml:space="preserve">Sanitation challenge 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Wageningen, Netherlands. pp.(Ii)113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568831v1</w:t>
+                <w:t xml:space="preserve">hal-00742332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENJEUX ET PRATIQUES DE L'ASSAINISSEMENT EN AFRIQUE SUB-SAHARIENNE</w:t>
+                <w:t xml:space="preserve">Integrated quality indicators for urban water management : example of Belo Horizonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lauffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Environnement 2006: le citoyen, la ville et l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Créteil, France</w:t>
+              <w:t xml:space="preserve">XXXI Congreso Interamericano de Ingeniería Sanitaria Y Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154774v2</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duckweed ponds for sustainable sanitation in developing countries</w:t>
+                <w:t xml:space="preserve">ENJEUX ET PRATIQUES DE L'ASSAINISSEMENT EN AFRIQUE SUB-SAHARIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Waste Stabilisation Ponds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Avignon, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Environnement 2006: le citoyen, la ville et l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815070v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154774v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duckweed - tilapia system : a possible way of ecological sanitation for developing countries</w:t>
+                <w:t xml:space="preserve">Duckweed ponds for sustainable sanitation in developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamane Sani Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA conference AGUA 2003 29 septembre - 3 octobre 2003, Cartagena de Indias, Colombia Multiple uses of water for life &amp; sustainable development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">6th International Conference on Waste Stabilisation Ponds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Avignon, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284622v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Duckweed - tilapia system : a possible way of ecological sanitation for developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaman Sani Laouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Idder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA conference AGUA 2003 29 septembre - 3 octobre 2003, Cartagena de Indias, Colombia Multiple uses of water for life &amp; sustainable development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Cartagena de Indias, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valorisation des sous-produits de l’épuration par lagunage en Afrique de l’Ouest et du Centre : Analyse comparative des pratiques dans six pays au Sud du Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wethe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Inter-Regional Conference on Water and Environment: Envirowater 2002 EIER -ETSHER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Ouagadougou, Burkina Faso. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12038,51 +12215,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation kinetics of organic micropollutants in planted or unplanted columns simulating an innovative reed bed filter treating runoff water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12091,300 +12268,300 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. European Association of Geochemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.15146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative stormwater management by urban trees: case of the SenseCity experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IAHR Young Professionals Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre de pluie pour la gestion du ruissellement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SenseCity le 26 Novembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12394,91 +12571,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la ville avec l’eau, pour une meilleure résilience face aux changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12488,749 +12665,749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques alternatives pour la gestion de l’eau de pluie. Un espace (vert) public à gérer et à s’approprier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seidl M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménager la ville avec l’eau, pour une meilleure résilience face aux changements globaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Ponts et Chaussées</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação de Fluxo de Poluentes em Tempo Seco e Durante Eventos de Chuva em uma Microbacia Urbanizada no Município de Belo Horizonte, Minas Gerais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Vieira</w:t>
+                <w:t xml:space="preserve">Experimentos com Trincheira de Infiltração e Vala de Detenção</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Henrique Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Oliveira Nascimento Nilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manejo de Águas Pluviais Urbanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.347-369, 2009, PROSAB</w:t>
+              <w:t xml:space="preserve">, Marozzi Righetto Antônio, pp.383-396, 2009, PROSAB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815014v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentos com Trincheira de Infiltração e Vala de Detenção</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">de Oliveira Nascimento Nilo</w:t>
+                <w:t xml:space="preserve">Avaliação de Fluxo de Poluentes em Tempo Seco e Durante Eventos de Chuva em uma Microbacia Urbanizada no Município de Belo Horizonte, Minas Gerais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manejo de Águas Pluviais Urbanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marozzi Righetto Antônio, pp.383-396, 2009, PROSAB</w:t>
+              <w:t xml:space="preserve">, pp.347-369, 2009, PROSAB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815013v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap. 20: Application of a battery of biotests for toxicity characterization of stormwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Scholes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aldheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. R. Thévenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DayWater: Adaptive Decision Support System for Integrated Urban Stormwater Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishers, pp.207-213, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of storm water ecotoxicity using a battery of biotests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Scholes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Revitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Highway and Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Dordrecht, pp.399-410, 2007, Alliance For Global Sustainability Bookseries</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des eaux usées par lagunage dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion durable des déchets et de l’assainissement urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pS-Eau, PDM, MEDDE, pp.154-155, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des ressources en eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche par les bassins versants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNED, pp.9-68, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13240,91 +13417,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TABLE RONDE : LA MIXITE DES USAGES A L'ECHELLE LOCALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13334,179 +13511,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de ressources alternatives à l’eau potable révélatrice d’un nouveau rapport à l’eau en ville. Analyse des controverses autour de la conservation du réseau d’eau non potable Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belo Horizonte – Brésil : Etude sur les services essentiels des ménages à faible revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00130607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13516,269 +13693,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des bassins de rétention sur les micropolluants des eaux pluviales en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Tran Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LEESU. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13788,100 +13965,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des rejets urbains de temps de pluie et de leurs impacts sur l'oxygénation de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale des Ponts et Chaussées, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00523123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13891,91 +14068,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VILLE ET SES EAUX. Vers une gestion « durable» des eaux urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Paris Est Sup, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04035876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13985,241 +14162,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cianobactérias na lagoa da Pampulha, Belo Horizonte Brasil</w:t>
+                <w:t xml:space="preserve">cyanobacteria of Pampulha lake, Belo Horizonte, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Belo horizonte, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">Photography. Belo Horizonte, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01182207v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01182215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cyanobacteria of Pampulha lake, Belo Horizonte, Brazil</w:t>
+                <w:t xml:space="preserve">Cianobactérias na lagoa da Pampulha, Belo Horizonte Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Belo Horizonte, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">Photography. Belo horizonte, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01182215v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01182207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagunage expérimental de Niamey (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Niamey, Niger. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01179668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId330"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14287,51 +14464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89DAC8BE"/>
+    <w:nsid w:val="D93AC795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14518,51 +14695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-seidl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7633-6318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223374415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Chibane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02270417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Palmier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06029-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira Costa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira De Paoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Von Sperling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Amadou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Sani Laouali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Manzola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. P. Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasrp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saill&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030010ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira da Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cordeiro de Paoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.391" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815081v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Vieira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-010-9196-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Laouali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Laouali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legma" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815087v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.08.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5K5D7NT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143097x122112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Errecalde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.C. Campbell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00282-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9489PXHB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00169-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLVCRK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00752-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5FQ5BP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(98)00008-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8D32ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21660" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Branchu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gromaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neveu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815057v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815059v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;hin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Da Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989449v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Naah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815067v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985033v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806116v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souza-Seidl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805952v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Moraes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Vasconcellos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Cota" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Vieira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M von Sperling" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No Nascimento" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fouch&#233;&#160;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drouet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758482v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nascimento" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758467v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568816v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Castro Vieira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoelle Cintra da Cunha" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568821v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Samuel Santos Brasil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdete Bontempo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568851v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Lima Dornelas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742332v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Idder" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762473v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauffer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568831v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perucca" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154774v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284622v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815072v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Maiga" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wethe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535933v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15146" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02381088v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110899v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110914v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.presses-des-ponts.fr/notre-librairie/373-amenager-la-ville-avec-leau-pour-une-meilleure-resilience-face-aux-changements-globaux.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815014v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Silva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Nascimento Nilo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755617v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldheimer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815016v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815017v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Coz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681556v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214080v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130607v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523123v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04035876v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182207v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182215v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01179668v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-seidl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7633-6318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223374415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Chibane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Chebbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02270417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Palmier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06029-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira De Paoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Von Sperling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. P. Martins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Amadou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Sani Laouali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Manzola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasrp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030010ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira da Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cordeiro de Paoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Vieira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-010-9196-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Laouali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Laouali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.08.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5K5D7NT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143097x122112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Errecalde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.C. Campbell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00282-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9489PXHB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00169-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLVCRK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00752-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5FQ5BP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(98)00008-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8D32ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05561831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21660" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gromaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neveu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;hin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Da Costa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Naah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815067v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985033v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souza-Seidl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Vieira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M von Sperling" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No Nascimento" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805952v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Moraes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Vasconcellos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Cota" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fouch&#233;&#160;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571064v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nascimento" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758482v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568816v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Castro Vieira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoelle Cintra da Cunha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Samuel Santos Brasil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568873v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdete Bontempo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568851v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Lima Dornelas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perucca" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Idder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauffer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154774v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284622v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815072v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Maiga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wethe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15146" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02381088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110914v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.presses-des-ponts.fr/notre-librairie/373-amenager-la-ville-avec-leau-pour-une-meilleure-resilience-face-aux-changements-globaux.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Nascimento Nilo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldheimer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815016v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815017v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Coz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681556v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130607v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04035876v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182215v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182207v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01179668v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>