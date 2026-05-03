--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -628,51 +628,51 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, pp.131-153. </w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.131-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36904/tsm/201912131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3483,278 +3483,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stormwater management by urban trees: case of the SenseCity experimental device</w:t>
+                <w:t xml:space="preserve">Stormwater trees in urban runoff management: Water balance of the SenseCity Experimental Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference Urban Drainage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919881v1</w:t>
+                <w:t xml:space="preserve">hal-04919850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stormwater trees in urban runoff management: Water balance of the SenseCity Experimental Device</w:t>
+                <w:t xml:space="preserve">Stormwater management by urban trees: case of the SenseCity experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayath Zime Yerima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Bensaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04919850v1</w:t>
+                <w:t xml:space="preserve">hal-04919881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of &amp;quot;stormwater trees&amp;quot; for sustainable urban runoff management: overall assessment of an experimental device within SenseCity</w:t>
               </w:r>
@@ -4658,346 +4658,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. 5p</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266378v2</w:t>
+                <w:t xml:space="preserve">hal-02190319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+                <w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d'expérience des projets Matriochkas, MicroMégas et Roulépur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190319v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un guide méthodologique pour l'évaluation des performances des ouvrages de maîtrise à la source des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ah-Leung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+                <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5419,1067 +5419,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain water management at local level. Samples from Parisian metropolis</w:t>
+                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Počítáme s vodou 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.9</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815051v1</w:t>
+                <w:t xml:space="preserve">hal-01667296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t>
+                <w:t xml:space="preserve">Rain water management at local level. Samples from Parisian metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Počítáme s vodou 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667296v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of wet pavement cleaning to airborne particle composition of Paris: SEM approach</w:t>
+                <w:t xml:space="preserve">Transfert of pollutants from an on-site waste water treatment to the ground water: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Environment Knowledge Week - E2kW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH. September</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815056v1</w:t>
+                <w:t xml:space="preserve">hal-01815055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des franciliens de leurs plans d'eau. Ou en est-on avec le désir de la baignade ?</w:t>
+                <w:t xml:space="preserve">Analyse de la gestion de l'eau à l'échelle du quartier: l'approche par l'indice d'hydromorphie urbaine - Urban hydromorphy index as a tool to improve urban water design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rivières et Métropoles Européennes : Invention, développement et perspectives d’un espace de (re)conquête : tourisme, Loisirs, Patrimoine(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Novatech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815057v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert of pollutants from an on-site waste water treatment to the ground water: a case study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruzzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH. September</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NOVATECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815055v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la gestion de l'eau à l'échelle du quartier: l'approche par l'indice d'hydromorphie urbaine - Urban hydromorphy index as a tool to improve urban water design</w:t>
+                <w:t xml:space="preserve">Seepage water. A new resource?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Barroca</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815054v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bruzzone</w:t>
+                <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ramier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVATECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709392v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seepage water. A new resource?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speciation of trace metals in an urban tropical lake, Lake Pampulha, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815053v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception des franciliens de leurs plans d'eau. Ou en est-on avec le désir de la baignade ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOVATECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Rivières et Métropoles Européennes : Invention, développement et perspectives d’un espace de (re)conquête : tourisme, Loisirs, Patrimoine(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711227v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of trace metals in an urban tropical lake, Lake Pampulha, Brazil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of wet pavement cleaning to airborne particle composition of Paris: SEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Energy and Environment Knowledge Week - E2kW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540232v1</w:t>
+                <w:t xml:space="preserve">hal-01815056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative SEM analysis of airborne particles generated during wet pavement cleaning</w:t>
               </w:r>
@@ -6586,51 +6586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban hydro morphology index as tool to improve living environment and the city resilience towards climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maytraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6668,77 +6668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision support model for a sustainable supply of the Parisian non-potable water service. Consequences of the diversification of non-potable water resources on the Parisian territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on water, megacities and global change Conférence internationale Eau, mégapoles et changement global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mirande-Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7441,90 +7441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7821,51 +7821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8136,51 +8136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,303 +8337,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des risques des bio-aérosols générés par nettoyage humide en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Da</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t>
+              <w:t xml:space="preserve">2ème Journée d'étude du pôle santé &amp; société de l'Université Paris-Est Santé, Qualité de vie et Environnement : définir, mesurer, évaluer, prévenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Maison Alfort, France. pp.n.d</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00967651v1</w:t>
+                <w:t xml:space="preserve">hal-00985033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques des bio-aérosols générés par nettoyage humide en milieu urbain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée d'étude du pôle santé &amp; société de l'Université Paris-Est Santé, Qualité de vie et Environnement : définir, mesurer, évaluer, prévenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Maison Alfort, France. pp.n.d</w:t>
+              <w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985033v1</w:t>
+                <w:t xml:space="preserve">hal-00967651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual water supply system as a way to better resources utilization. The case of Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th IWA Specialist conference on efficient use and management of water: "Water Efficiency Strategies for Difficult Times." 22 - 25 October 2013 Paris, France, http://www.iwaefficient.com/2013/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. pi2011, http://www.iwaefficient.com/2013/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8652,579 +8652,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of roof and rain-event type on pollutant balance of green roofs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field monitoring and sampling of infiltrated soil water under on-site treatment systems. Poster communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Environmental Pollution - Creating Healthy, Liveable Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Proc. 4th International Congress of soil science societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806130v1</w:t>
+                <w:t xml:space="preserve">hal-00806131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+                <w:t xml:space="preserve">Capacité épuratoire des toitures végétalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Schwager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Irles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thiriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Journée Technique Quelle place pour les toitures végétalisées dans le ville de demain?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806154v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité épuratoire des toitures végétalisées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Thiriat</w:t>
+                <w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tran Khac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Quelle place pour les toitures végétalisées dans le ville de demain?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806166v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field monitoring and sampling of infiltrated soil water under on-site treatment systems. Poster communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Forquet</w:t>
+                <w:t xml:space="preserve">Lutte pour l'eau et la terre des communautés Quilombo au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Souza-Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 4th International Congress of soil science societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Forum Alternatif Mondial de l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806131v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte pour l'eau et la terre des communautés Quilombo au Brésil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Souza-Seidl</w:t>
+                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Alternatif Mondial de l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806116v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t>
               </w:r>
@@ -9329,51 +9359,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t>
+                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
@@ -9387,826 +9417,813 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806133v1</w:t>
+                <w:t xml:space="preserve">hal-00805943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of water quality characteristics of an urban polluted stream during dry weather and rainy events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">8th World Congress of IWA International Water Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805943v1</w:t>
+                <w:t xml:space="preserve">hal-00805938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of water quality characteristics of an urban polluted stream during dry weather and rainy events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M von Sperling</w:t>
+                <w:t xml:space="preserve">Desempenho de wetlands verticais com alimentação em pulso para o tratamento de esgotos sanitários brutos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dc Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gr Vasconcellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rs Cota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">No Nascimento</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of IWA International Water Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">XXXIII Congreso Interamericano de Ingenieria Sanitaria y Ambiental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805938v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desempenho de wetlands verticais com alimentação em pulso para o tratamento de esgotos sanitários brutos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rs Cota</w:t>
+                <w:t xml:space="preserve">Perception des fonctions du sol par les usagers de l'assainissement non collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fouché </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Saillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. von Sperling</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Congreso Interamericano de Ingenieria Sanitaria y Ambiental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805952v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des fonctions du sol par les usagers de l'assainissement non collectif</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of roof and rain-event type on pollutant balance of green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Nasri</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Urban Environmental Pollution - Creating Healthy, Liveable Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806117v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of collecting surface and pathway on the quality of rain water to be harvested</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Briac Le Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12nd International Conference on Urban Drainage, ICUD, Porto Alegre/ Brazil, 10-15 September 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03571064v1</w:t>
+                <w:t xml:space="preserve">hal-00675581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
+                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
@@ -10241,884 +10258,867 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674661v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t>
+                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675570v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Briac Le Vu</w:t>
+                <w:t xml:space="preserve">Effect of collecting surface and pathway on the quality of rain water to be harvested</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuanyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t>
+              <w:t xml:space="preserve">12nd International Conference on Urban Drainage, ICUD, Porto Alegre/ Brazil, 10-15 September 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675581v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t>
+                <w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno J. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guido Petrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t>
+              <w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674610v1</w:t>
+                <w:t xml:space="preserve">hal-00674661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of rainwater in public buildings: Comparison between two case studies in France and in Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infiltration and detention systems for stormwater control in Belo Horizonte: assessment of demo performance and perspectives for use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Nascimento</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graie 2010</w:t>
+              <w:t xml:space="preserve">Graie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758467v1</w:t>
+                <w:t xml:space="preserve">hal-00758482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration and detention systems for stormwater control in Belo Horizonte: assessment of demo performance and perspectives for use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Perception of rainwater in public buildings: Comparison between two case studies in France and in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nascimento</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graie</w:t>
+              <w:t xml:space="preserve">Graie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758482v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação da percepção quanto ao uso d'água da chuva para aproveitamento nos banhos e banheiros coletivos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avaliação da distribuição da massa poluente durante eventos chuvosos em um córrego urbano no município de Belo Horizonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo de Castro Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanoelle Cintra da Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25º Congresso Brasileiro de Engenharia Sanitária e Ambiental 20 a 25 de setembro de 2009 - Recife/PE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568808v1</w:t>
+                <w:t xml:space="preserve">hal-03568816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação da distribuição da massa poluente durante eventos chuvosos em um córrego urbano no município de Belo Horizonte</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avaliação da percepção quanto ao uso d'água da chuva para aproveitamento nos banhos e banheiros coletivos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanoelle Cintra da Cunha</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25º Congresso Brasileiro de Engenharia Sanitária e Ambiental 20 a 25 de setembro de 2009 - Recife/PE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568816v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterização da qualidade das águas em microbacias urbanizadas (Belo Horizonte – MG).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo de Castro Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Von Sperling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11271,256 +11271,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup of an in stream treatment facility for urban creek revitalization, Belo Horizonte (Brazil)</w:t>
+                <w:t xml:space="preserve">Instream treatment facility for creek revitalization, Belo Horizonte (Brazil)  setup and pollutant load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nilo Nascimento</w:t>
+                <w:t xml:space="preserve">P. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWITCH 2nd scientific meeting, November 2008 Belo Horizonte MG, Brasil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568851v1</w:t>
+                <w:t xml:space="preserve">hal-00762472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instream treatment facility for creek revitalization, Belo Horizonte (Brazil)  setup and pollutant load</w:t>
+                <w:t xml:space="preserve">Setup of an in stream treatment facility for urban creek revitalization, Belo Horizonte (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos von Sperling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. von Sperling</w:t>
+                <w:t xml:space="preserve">Filipe Lima Dornelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilo Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">SWITCH 2nd scientific meeting, November 2008 Belo Horizonte MG, Brasil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762472v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesquisa sócio – ambiental para melhor gestão das águas urbanas; o caso da revitalização da bacia de detenção do Vilarinho, Belo Horizonte – MG.</w:t>
               </w:r>
@@ -11709,77 +11709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated quality indicators for urban water management : example of Belo Horizonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13720,90 +13720,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14170,159 +14170,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cyanobacteria of Pampulha lake, Belo Horizonte, Brazil</w:t>
+                <w:t xml:space="preserve">Cianobactérias na lagoa da Pampulha, Belo Horizonte Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Belo Horizonte, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">Photography. Belo horizonte, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01182215v1</w:t>
+                <w:t xml:space="preserve">medihal-01182207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cianobactérias na lagoa da Pampulha, Belo Horizonte Brasil</w:t>
+                <w:t xml:space="preserve">cyanobacteria of Pampulha lake, Belo Horizonte, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Photography. Belo horizonte, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">Photography. Belo Horizonte, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01182207v1</w:t>
+                <w:t xml:space="preserve">medihal-01182215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagunage expérimental de Niamey (Niger)</w:t>
               </w:r>
@@ -14464,51 +14464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D93AC795"/>
+    <w:nsid w:val="2660F780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14695,51 +14695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-seidl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7633-6318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223374415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Chibane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Chebbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02270417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Palmier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06029-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira De Paoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Von Sperling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. P. Martins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Amadou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Sani Laouali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Manzola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasrp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030010ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira da Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cordeiro de Paoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Vieira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-010-9196-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Laouali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Laouali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.08.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5K5D7NT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143097x122112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Errecalde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.C. Campbell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00282-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9489PXHB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00169-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLVCRK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00752-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5FQ5BP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(98)00008-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8D32ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05561831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21660" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gromaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neveu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;hin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Da Costa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Naah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815067v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985033v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souza-Seidl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805938v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Vieira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M von Sperling" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No Nascimento" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805952v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Moraes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Vasconcellos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Cota" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fouch&#233;&#160;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571064v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nascimento" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758482v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568816v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Castro Vieira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoelle Cintra da Cunha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Samuel Santos Brasil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568873v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdete Bontempo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568851v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Lima Dornelas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perucca" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Idder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauffer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154774v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284622v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815072v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Maiga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wethe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15146" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02381088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110914v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.presses-des-ponts.fr/notre-librairie/373-amenager-la-ville-avec-leau-pour-une-meilleure-resilience-face-aux-changements-globaux.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Nascimento Nilo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldheimer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815016v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815017v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Coz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681556v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130607v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04035876v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182215v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182207v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01179668v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-seidl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7633-6318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223374415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Chibane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Chebbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02270417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Palmier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06029-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira De Paoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Von Sperling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. P. Martins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Amadou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Sani Laouali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Manzola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasrp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030010ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira da Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cordeiro de Paoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Vieira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-010-9196-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Laouali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Laouali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.08.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5K5D7NT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143097x122112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Errecalde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.C. Campbell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00282-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9489PXHB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00169-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLVCRK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00752-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5FQ5BP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(98)00008-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8D32ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05561831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21660" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gromaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neveu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;hin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Da Costa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Naah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815067v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806116v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souza-Seidl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Vieira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M von Sperling" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No Nascimento" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Moraes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Vasconcellos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Cota" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fouch&#233;&#160;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drouet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571064v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nascimento" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Castro Vieira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoelle Cintra da Cunha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568808v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Samuel Santos Brasil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568873v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdete Bontempo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568851v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Lima Dornelas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perucca" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Idder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauffer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154774v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284622v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815072v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Maiga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wethe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15146" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02381088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110914v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.presses-des-ponts.fr/notre-librairie/373-amenager-la-ville-avec-leau-pour-une-meilleure-resilience-face-aux-changements-globaux.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Nascimento Nilo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldheimer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815016v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815017v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Coz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681556v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130607v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04035876v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01179668v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>