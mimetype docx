--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,14409 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14358 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Seidl </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7633-6318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223374415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=t4FQbR4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of reed bed filter substrate’s microorganisms and vegetation to the biodegradation of road runoff organic micropollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.120694. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.120694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arbre de pluie, le dernier venu des aménagements pour la gestion du ruissellement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayath Zime Yerima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samih Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of leaching risk of trace metals, PAHs and PCBs from a brownfield located in a flooding zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bousserrhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15491-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urbanisation (trends) on runoff behaviour of Pampulha watersheds (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Hadrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Palmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06029-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’eau non potable parisien et valorisation des eaux d’exhaure, entre limites techniques et jeux d’acteurs complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Claire Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/201912131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of horizontal subsurface flow constructed wetlands in the treatment of UASB reactor effluent, based on four years of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocilene Ferreira Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Oliveira De Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Von Sperling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating exposure of pedestrians to airborne contaminants associated with non-potable water use for pavement cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Géhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contamination related to anthropic activities. Characterization and remediation, 23 (7), pp. 6091-6101. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les franciliens et la baignade en eau naturelle un désir oublié, qui peut être réveillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 333, novembre - décembre, pp.78-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem da Lagoa da Pampulha: uma ferramenta para avaliar o impacto da bacia hidrográfica na dinâmica do fitoplâncton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Fernanda das Graças Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Cunha Figueredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engenharia Sanitaria e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.95 - 108. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1413-41520201600100125692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic Treatment Process Coupling Waste Stabilization Ponds with Duckweed (Lemna Minor) and Water Hyacinth (Eichhornia Crassipes) In the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoua Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Sani Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Salam Manzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Journal of Chemical and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of vegetation (Typha latifolia) on nutrient removal in a horizontal subsurface-flow constructed wetland treating UASB reactor-trickling filter effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. L. P. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. von Sperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (7), pp.1004-1010. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la matière organique produite dans les bassins de rétention des eaux pluviales sur la spéciation les éléments traces métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lauzent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.37-43. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/20150031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of parabens and triclosan in a non drained filter of on-site sewage treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasrp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.75-79. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1030010ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and behaviour of planted and unplanted units of a horizontal subsurface flow constructed wetland system treating municipal effluent from a UASB reactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocilene Ferreira da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cordeiro de Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos von Sperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (7), pp.1495-502. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substrate depth and rain-event history on the pollutant abatement of green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 183, pp.195-203. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience d’épuration des eaux usées urbaines par lagunage sous climat sahélien (Niamey, Niger) et quelques données récentes sur la mise en place de cette technique de traitement sous climat saharien (cuvette de Ouargla, Sahara septentrional Est algérien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Idder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Sani Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Idder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algerian Journal of Arid Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWITCH in Belo Horizonte, Brazil: infiltration and detention systems for more sustainable stormwater control in Belo Horizonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11157-010-9196-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux services essentiels des ménages à faible revenu, l'exemple de Belo Horizonte, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72-73 juin-septembre 2006, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration des eaux usées urbaines par lagunages à microphytes et à macrophytes en région tropicale: la station expérimentale de Niamey - NIGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Idder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3 (635), pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duckweed - tilapia system : a possible way of ecological sanitation for developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Idder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Environmental Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, AQUA 2003, pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epuration des eaux usées urbaines par lagunages à microphytes et à macrophytes en région tropicale: la station expérimentale de Niamey - NIGER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Idder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Koulidiati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sani Laouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribune de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (636), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling oxygen deficits in the Seine River downstream of combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 173 (2–3), pp.177-196. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Parameters Characterizing Organic Matter in a Combined Sewer During Rainfall Events and Dry Weather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water environment research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 71 (4), pp.408-417. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2175/106143097x122112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter transport and degradation in the river Seine (France) after a combined sewer overflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (12), pp.3569. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00169-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a low molecular weight metabolite (citrate) on the toxicity of cadmium and zinc to the unicellular green alga Selenastrum capricornutum: An exception to the free-ion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Errecalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G.C. Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (2), pp.419. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00282-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon biodegradability and heterotrophic bacteria along a combined sewer catchment during rain events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 37 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0273-1223(97)00752-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of combined sewer overflows on river phytoplankton: The role of heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 101 (1), pp.107. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0269-7491(98)00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre d'alignement comme moyen innovant pour la maitrise des eaux pluviales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayath Zime Yerima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05561831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stormwater trees in urban runoff management: Water balance of the SenseCity Experimental Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayath Zime Yerima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bensaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-21660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stormwater management by urban trees: case of the SenseCity experimental device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayath Zime Yerima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bensaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of &amp;quot;stormwater trees&amp;quot; for sustainable urban runoff management: overall assessment of an experimental device within SenseCity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayath Zime Yerima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bensaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre d'alignement comme moyen innovant pour la maitrise des eaux pluviales en ville : vers l'optimisation des services rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayath Zime Yerima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bensaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDHU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSAVALOR, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of organic and inorganic micro-pollutants over time and space in a constructed wetland for urban run-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA 17 th International Conference on Wetland Systems for Water Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants issus du trafic routier dans un filtre planté de roseaux dédié à la gestion des eaux de ruissellement - Importance des communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Bousserrhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDHU 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 8èmes Journées Doctorales en Hydrologie Urbaine (JDHU 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDHU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbre de pluie comme (nouveau) dispositif de gestion du ruissellement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayath Zime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Days 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Marne-la-Vallée (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storm-water tree as (new) way to manage urban runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayath Zime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future days 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Marne-la-Vallée (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How efficient are SUDS for micropollutant management? Feedback from Matriochkas, MicroMégas and Roulépur projects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bak A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international conference oon Urban Water NOVATECH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion alternative des eaux pluviales permet-elle une maîtrise efficace des flux de micropolluants? Retour d&apos;expérience des projets Matriochkas, MicroMégas et Roulépur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Guideline for Evaluating the Performance of Multi-objective Sustainable Drainage Systems (SuDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Flanagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ah-Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un guide méthodologique pour l&apos;évaluation des performances des ouvrages de maîtrise à la source des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Flanagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ah-Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, lyon, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 8ième Journées doctorales en hydrologie urbaine (JDHU 2018) du 7 au 9 novembre 2019 à Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain water management at local level. Samples from Parisian metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Počítáme s vodou 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hydraulic conditions on micropollutants mobility in the Carelle brownfield soil (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of trace-metal bioavailability in an urban tropical lake, Lake Pampulha, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IWA/IAHR International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of urbanization and land use on wet weather discharge of small catchments in Belo Horizonte (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Palmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.2173-2176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable urban drainage systems and their appropriation by the end-users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Prague, Czech Republic. pp.1940-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert of pollutants from an on-site waste water treatment to the ground water: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH. September</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la gestion de l'eau à l'échelle du quartier: l'approche par l'indice d'hydromorphie urbaine - Urban hydromorphy index as a tool to improve urban water design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barroca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULÉPUR: Evaluating innovative solutions for the source control of micropollutants associated with road and parking lot runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seepage water. A new resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'efficacité des techniques alternatives pour la maîtrise des flux polluants: un challenge métrologique. Le cas de quatre dispositifs innovants suivis dans le cadre du projet ROULÉPUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of trace metals in an urban tropical lake, Lake Pampulha, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des franciliens de leurs plans d'eau. Ou en est-on avec le désir de la baignade ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Rivières et Métropoles Européennes : Invention, développement et perspectives d’un espace de (re)conquête : tourisme, Loisirs, Patrimoine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of wet pavement cleaning to airborne particle composition of Paris: SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Géhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Environment Knowledge Week - E2kW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban hydro morphology index as tool to improve living environment and the city resilience towards climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maytraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on Water, Megacities and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative SEM analysis of airborne particles generated during wet pavement cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Géhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference, (EAC 2015), Milan (Italy) September 6-11, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support model for a sustainable supply of the Parisian non-potable water service. Consequences of the diversification of non-potable water resources on the Parisian territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on water, megacities and global change Conférence internationale Eau, mégapoles et changement global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Micropollutants in Roof Runoff - A Study of the Emission/Retention Potential of Green Roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Caupos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2516832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of vegetation (Typha latifolia) on nutrient removal in a horizontal subsurface-flow constructed wetland treating UASB reactor ? trickling filter effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. L. P. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Von Sperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Wetland Systems for Water Pollution Control 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Potential Incidence of Green Roofs on Urban Runoff Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia. pp.2517972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of dry and wet weather pollutant fluxes in a small urban watershed of Belo Horizonte (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD 2014,13th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sarawak, Malaysia. pp.7 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic micropollutants in roof runoff – a study of the emission / retention potential of green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerine Lamprea-Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD 2014,13th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Modelling of Lake Pampulha: Assessing the Catchment Impact on Cyanobacteria Dynamics in the Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber Cunha Figueredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kuching, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realisation of a pilot site for monitoring Infiltrated soil water under a real on-site treatment system; evaluation of soil functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th edition of the World Wide Workshop for Young Environmental Scientists (WWW-YES-2013) - Urban waters: resource or risks?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcueil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling cyanobacteria dynamics and urban runoff modelling: an integrated approach for a tropical lake in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can green roofs improve the runoff water quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mirande-Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress (WGIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of extensive green roof structures on the quantity and the quality of runoff waters – first results from an experimental test bench in Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants as tracer of urbanization history of Mingoa watershed (Yaoundé, Cameroon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Naah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropollutants as tracers of urbanization history of the Mingoa river watershed (Yaoundé, Cameroon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Naah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence de la végétalisation extensive des toitures sur la quantité et la qualité des eaux de ruissellement - premiers résultats d'un banc d'essais en région parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques des bio-aérosols générés par nettoyage humide en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Da</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'étude du pôle santé &amp; société de l'Université Paris-Est Santé, Qualité de vie et Environnement : définir, mesurer, évaluer, prévenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Maison Alfort, France. pp.n.d</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropoluentes emergentes como traçadores de urbanização : o caso de Yaounde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Naah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem da dinâmica de cianobactérias integrada à modelagem hidrológica da bacia hidrográfica da Lagoa da Pampulha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Simposio Brasileiro de Recursos Hidricos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Bento Gonçalves, Brazil. pp.""</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual water supply system as a way to better resources utilization. The case of Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IWA Specialist conference on efficient use and management of water: "Water Efficiency Strategies for Difficult Times." 22 - 25 October 2013 Paris, France, http://www.iwaefficient.com/2013/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pi2011, http://www.iwaefficient.com/2013/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoramento da dinâmica de cianobacterias na lagoa da Pampulha: o primeiro passo para compreender os impactos da urbanização em um lago urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Encontro Nacional de Aguas Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for urban water modelling: linking rainfall-runoff modelling and cyanobacteria dynamics in urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E von Sperling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberta - Brazil Initiative on Water and The Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field monitoring and sampling of infiltrated soil water under on-site treatment systems. Poster communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 4th International Congress of soil science societies (ECSSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité épuratoire des toitures végétalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Irles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Thiriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Quelle place pour les toitures végétalisées dans le ville de demain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban lakes: interactions between phytoplankton dynamics and trace metal speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alberta : Brazil Initiative on Water and The Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte pour l'eau et la terre des communautés Quilombo au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Souza-Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Alternatif Mondial de l'Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated modelling of urban receiving water bodies: coupling cyanobacteria dynamics and watershed modelling in a tropical urban lake (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UDM 9th International Conference on Urban Drainage Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desempenho de wetlands verticais com alimentação em pulso para o tratamento de esgotos sanitários brutos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dc Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gr Vasconcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rs Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. von Sperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Congreso Interamericano de Ingenieria Sanitaria y Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salvador, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of water quality characteristics of an urban polluted stream during dry weather and rainy events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M von Sperling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of IWA International Water Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des fonctions du sol par les usagers de l'assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fouché </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of roof and rain-event type on pollutant balance of green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Environmental Pollution - Creating Healthy, Liveable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency monitoring and modelling of cyanobacteria dynamics in urban lakes: Application of new approaches in Lake Enghien (France) and Lake Pampulha (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briac Le Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management: Sustainable Approaches to Enhance Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for monitoring and modelling cyanobacteria blooms in lakes and reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third seminar of European PhD students working on various subjects in the field of Water &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach for urban water modelling, linking a watershed hydrological model and a cyanobacteria dynamics model in urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Drainage Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil. pp.PAP005524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of collecting surface and pathway on the quality of rain water to be harvested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12nd International Conference on Urban Drainage, ICUD, Porto Alegre/ Brazil, 10-15 September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous monitoring and modelling of cyanobacteria dynamics in urban lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talita Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IWA Symposium on Lake and Reservoir Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltration and detention systems for stormwater control in Belo Horizonte: assessment of demo performance and perspectives for use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of rainwater in public buildings: Comparison between two case studies in France and in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação da distribuição da massa poluente durante eventos chuvosos em um córrego urbano no município de Belo Horizonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Castro Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos von Sperling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanoelle Cintra da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25º Congresso Brasileiro de Engenharia Sanitária e Ambiental 20 a 25 de setembro de 2009 - Recife/PE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação da percepção quanto ao uso d'água da chuva para aproveitamento nos banhos e banheiros coletivos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25º Congresso Brasileiro de Engenharia Sanitária e Ambiental 20 a 25 de setembro de 2009 - Recife/PE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterização da qualidade das águas em microbacias urbanizadas (Belo Horizonte – MG).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Castro Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Von Sperling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Samuel Santos Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII SILUBESA - Simpósio Luso-Brasileiro de Engenharia Sanitária e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bélem do Para, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing social compliance for waste water management in urban areas of Belo Horizonte (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdete Bontempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sanitation Challenge, 19 to 21 May 2008, Wageningen The Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setup of an in stream treatment facility for urban creek revitalization, Belo Horizonte (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos von Sperling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Lima Dornelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Nascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWITCH 2nd scientific meeting, November 2008 Belo Horizonte MG, Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instream treatment facility for creek revitalization, Belo Horizonte (Brazil)  setup and pollutant load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. von Sperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste water as a resource for sustainable sanitation in West Africa  an example of integrated treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Louali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Idder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanitation challenge 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Wageningen, Netherlands. pp.(Ii)113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated quality indicators for urban water management : example of Belo Horizonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. von Sperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI Congreso Interamericano de Ingeniería Sanitaria Y Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesquisa sócio – ambiental para melhor gestão das águas urbanas; o caso da revitalização da bacia de detenção do Vilarinho, Belo Horizonte – MG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Perucca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdete Bontempo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII SILUBESA - Simpósio Luso-Brasileiro de Engenharia Sanitária e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bélem do Para, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENJEUX ET PRATIQUES DE L'ASSAINISSEMENT EN AFRIQUE SUB-SAHARIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Environnement 2006: le citoyen, la ville et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duckweed ponds for sustainable sanitation in developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamane Sani Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Waste Stabilisation Ponds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Avignon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duckweed - tilapia system : a possible way of ecological sanitation for developing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaman Sani Laouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Idder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA conference AGUA 2003 29 septembre - 3 octobre 2003, Cartagena de Indias, Colombia Multiple uses of water for life &amp; sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des sous-produits de l’épuration par lagunage en Afrique de l’Ouest et du Centre : Analyse comparative des pratiques dans six pays au Sud du Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. H. Maiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Inter-Regional Conference on Water and Environment: Envirowater 2002 EIER -ETSHER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Ouagadougou, Burkina Faso. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradation kinetics of organic micropollutants in planted or unplanted columns simulating an innovative reed bed filter treating runoff water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.15146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative stormwater management by urban trees: case of the SenseCity experimental device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayath Zime Yerima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bensaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAHR Young Professionals Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'arbre de pluie pour la gestion du ruissellement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SenseCity le 26 Novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager la ville avec l’eau, pour une meilleure résilience face aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques alternatives pour la gestion de l’eau de pluie. Un espace (vert) public à gérer et à s’approprier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seidl M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménager la ville avec l’eau, pour une meilleure résilience face aux changements globaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Ponts et Chaussées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentos com Trincheira de Infiltração e Vala de Detenção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Oliveira Nascimento Nilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manejo de Águas Pluviais Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marozzi Righetto Antônio, pp.383-396, 2009, PROSAB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação de Fluxo de Poluentes em Tempo Seco e Durante Eventos de Chuva em uma Microbacia Urbanizada no Município de Belo Horizonte, Minas Gerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Von Sperling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manejo de Águas Pluviais Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-369, 2009, PROSAB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chap. 20: Application of a battery of biotests for toxicity characterization of stormwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aldheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. R. Thévenot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DayWater: Adaptive Decision Support System for Integrated Urban Stormwater Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IWA Publishers, pp.207-213, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of storm water ecotoxicity using a battery of biotests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Scholes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highway and Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.399-410, 2007, Alliance For Global Sustainability Bookseries</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des eaux usées par lagunage dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion durable des déchets et de l’assainissement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pS-Eau, PDM, MEDDE, pp.154-155, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources en eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche par les bassins versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNED, pp.9-68, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABLE RONDE : LA MIXITE DES USAGES A L'ECHELLE LOCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de ressources alternatives à l’eau potable révélatrice d’un nouveau rapport à l’eau en ville. Analyse des controverses autour de la conservation du réseau d’eau non potable Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Frédéric Deroubaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belo Horizonte – Brésil : Etude sur les services essentiels des ménages à faible revenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROULÉPUR - Maîtrise de la contamination des eaux de voirie. Tâche 6 - Synthèse des résultats du projet et orientations opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Flanagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEESU, Ecole des Ponts, Univ Paris Est Creteil; Cerema - Team; Université Bordeaux 1 - EPOC; Conseil Départemental de Seine-Saint-Denis; Conseil Départemental de Seine et Marne; Ville de Paris; Ecovegetal; Saint-Dizier Environnement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des bassins de rétention sur les micropolluants des eaux pluviales en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lauzent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEESU. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des rejets urbains de temps de pluie et de leurs impacts sur l'oxygénation de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Ecole Nationale des Ponts et Chaussées, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00523123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA VILLE ET SES EAUX. Vers une gestion « durable» des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Paris Est Sup, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04035876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cianobactérias na lagoa da Pampulha, Belo Horizonte Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Belo horizonte, Brazil. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01182207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyanobacteria of Pampulha lake, Belo Horizonte, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Belo Horizonte, Brazil. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01182215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagunage expérimental de Niamey (Niger)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Niamey, Niger. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01179668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14464,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2660F780"/>
+    <w:nsid w:val="5682F949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14695,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-seidl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7633-6318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223374415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Chibane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Chebbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02270417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Palmier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06029-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira De Paoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Von Sperling" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. P. Martins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Amadou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Sani Laouali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Manzola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238353v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasrp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030010ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira da Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cordeiro de Paoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Vieira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-010-9196-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Laouali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Laouali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.08.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5K5D7NT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143097x122112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Errecalde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.C. Campbell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00282-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9489PXHB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00169-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLVCRK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandouin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00752-X" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5FQ5BP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(98)00008-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8D32ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05561831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21660" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Branchu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gromaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neveu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815054v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815057v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;hin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815060v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Da Costa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Naah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815067v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806116v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souza-Seidl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Vieira" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M von Sperling" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No Nascimento" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Moraes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Vasconcellos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Cota" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fouch&#233;&#160;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drouet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571064v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758482v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nascimento" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieira" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758467v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Castro Vieira" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoelle Cintra da Cunha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568808v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568821v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Samuel Santos Brasil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568873v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdete Bontempo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568851v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Lima Dornelas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568831v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perucca" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Idder" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762473v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauffer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154774v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284622v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815072v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Maiga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wethe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15146" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02381088v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110899v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110914v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.presses-des-ponts.fr/notre-librairie/373-amenager-la-ville-avec-leau-pour-une-meilleure-resilience-face-aux-changements-globaux.html" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815013v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Silva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Nascimento Nilo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldheimer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815015v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815016v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815017v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Coz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681556v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130607v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523123v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04035876v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01179668v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-seidl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7633-6318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223374415" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=t4FQbR4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443412v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Chibane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Alphonse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.120694" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime Yerima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samih Chebbo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03321258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mazerolles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15491-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02270417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Hadrich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Palmier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Nascimento" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06029-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira De Paoli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Von Sperling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Fernanda das Gra&#231;as Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Cunha Figueredo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1413-41520201600100125692" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoua Amadou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Sani Laouali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Salam Manzola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238357v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. da Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. P. Martins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. von Sperling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno J. Lemaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caupos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasrp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouch&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030010ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocilene Ferreira da Costa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cordeiro de Paoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos von Sperling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.391" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945502v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.026" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4ZDN3FJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Idder" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Vieira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-010-9196-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815084v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Laouali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Laouali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815085v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.08.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5K5D7NT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143097x122112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00169-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLVCRK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Errecalde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.C. Campbell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00282-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9489PXHB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00752-X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5FQ5BP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(98)00008-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8D32ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05561831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensaoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21660" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Roux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Branchu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gromaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Neveu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Neveu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Sage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayath Zime" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405505v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bak A." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266378v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ah-Leung" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266367v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02924312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01667296v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815050v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Nasri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barroca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Branchu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzzone" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711227v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01540232v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maytraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;hin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815060v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069090v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerine Lamprea-Bretaudeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mirande-Bret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Da Costa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01069091v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01592734v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00843163v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saill&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Garnier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00962304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Naah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815067v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00824517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806132v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00967651v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985091v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Imbert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806133v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E von Sperling" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806131v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nasri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Saill&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Forquet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806166v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schwager" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Irles" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thiriat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806154v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tran Khac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Varrault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806116v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Souza-Seidl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805952v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dc Moraes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr Vasconcellos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rs Cota" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805938v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C Vieira" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M von Sperling" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No Nascimento" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fouch&#233;&#160;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571064v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00674661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758482v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nascimento" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568816v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Castro Vieira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanoelle Cintra da Cunha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568808v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568821v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Samuel Santos Brasil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568873v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdete Bontempo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568851v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Lima Dornelas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762472v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00742332v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Louali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Idder" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762473v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauffer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568831v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perucca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154774v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815070v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284622v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815072v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Maiga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wethe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535933v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15146" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543107v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02381088v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110899v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03110914v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://: https://www.presses-des-ponts.fr/notre-librairie/373-amenager-la-ville-avec-leau-pour-une-meilleure-resilience-face-aux-changements-globaux.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815013v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Henrique Silva" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Oliveira Nascimento Nilo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815014v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755617v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldheimer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815015v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815016v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815017v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Coz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00681556v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214080v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130607v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05298195v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01692209v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00523123v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04035876v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182207v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01182215v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/medihal-01179668v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>