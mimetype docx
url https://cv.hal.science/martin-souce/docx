--- v0 (2026-03-31)
+++ v1 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Soucé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-souce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6627-9660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192832808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">alias </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Czok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Czok-Soucé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR CNRS 4301 CBM, départementNMNS &amp;quot;Nanomédicaments et Nanosondes&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Chimie AnalytiqueFaculté de Pharmacie, Université de Tours</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">31 avenue Monge</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">37200 Tours</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of monoclonal antibody critical quality attributes and free amino acids in CHO bioprocesses using Raman spectroscopy and DUPLEX-based PLS modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morandise Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cantais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218 (4), pp.115583. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.115583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Nutrients, Metabolites, IgG Titer, and Cell Densities in 10 L Bioreactors Using Raman Spectroscopy and PLS Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morandise Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.473. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics17040473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strat-M® positioning for skin permeation studies: A comparative study including EpiSkin® RHE, and human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Dancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudi Bakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime Michael-Jubeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 647, pp.123488. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of emulsifier‐free emulsions in delivering caffeine and α‐tocopherol to human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Caritá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bougassaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.329-344. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Analytical Performance of Raman Spectroscopy for Quantification of Active Ingredients in Human Stratum Corneum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Dancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Kemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (9), pp.2843. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27092843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the efficiency of ultrasound‐based emulsifier‐free emulsions to penetrate reconstructed human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Dancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step formulation of magnetic nanoprobes for microRNA capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iveta Vilímová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.7179-7188. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra09016j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the water content in NADES extracts from spirulina biomass by means of ATR-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suha Elderderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.1973-1981. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2AY00234E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing Weakens the Barrier Function of Reconstructed Human Epidermis as Evidenced by Raman Spectroscopy and Percutaneous Permeation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Dancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.1041. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12111041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous distribution of fatty ester‐based active cosmetic ingredients in hydrophilic thin films by means of nanodispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (5), pp.512-519. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step synthesis of gold nanoflowers of tunable size and absorption wavelength in the red & deep red range for SERS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Abdelrahman Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.117502. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2019.117502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gH625 Cell-Penetrating Peptide Promotes the Endosomal Escape of Nanovectorized siRNA in a Triple-Negative Breast Cancer Cell Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Ben Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Galdiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.3076-3086. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-based submicron capsules as a strategy to include high concentrations of a hydrophobic lightening agent in a hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Truc Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (4), pp.450-456. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction of alginate-based core-shell nanocarriers with keratinocytes in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Truc Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Eddaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.272-280. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Study of the Potential of Lipid Nanocapsules of One Hundred Twenty Nanometers for the Topical Administration of Hydrophobic Molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Truc Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Yvergnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105 (10), pp.3191-3198. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2016.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel alginate-based nanocarriers as a strategy to include high concentrations of hydrophobic compounds in hydrogels for topical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Truc Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (25), pp.255101. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/25/255101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of doxorubicin distribution in MCF-7 cells treated with drug-loaded nanoparticles by combination of two fluorescence-based techniques, confocal spectral imaging and capillary electrophoresis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (12), pp.3425-3435. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8566-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal stability and thermo-responsive properties of iron oxide nanoparticles coated with polymers: advantages of Pluronic® F68-PEG mixture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fouquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (39), pp.395605. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/39/395605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design strategies of hybrid metallic nanoparticles for theragnostic applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Allard-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (43), pp.432002. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/43/432002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in theranostic nanocarriers of doxorubicin based on iron oxide and gold nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Allard-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (1-2), pp.48-61. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegylated magnetic nanocarriers for doxorubicin delivery: a quantitative determination of stealthiness in vitro and in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Allard-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (3), pp.498-505. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2012.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pharmaceutical study of doxorubicin-loaded PEGylated nanoparticles for magnetic drug targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archibald Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423 (1), pp.16-25. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanocarriers of doxorubicin coated with poly(ethylene glycol) and folic acid: relation between coating structure, surface properties, colloidal stability, and cancer cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Kaaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Shkilnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.1496-1505. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la2037845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin delivered to MCF-7 cancer cells by superparamagnetic iron oxide nanoparticles : effects on subcellular distribution and cytotoxicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Linassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.959-971. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-010-0093-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of doxorubicin-loaded poly(lactide-co-glycolide) nanoparticles prepared by single and double emulsion methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tewes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ngaboni Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66 (3), pp.488-92. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00264615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction of Doxorubicin with Oleate Ions: Fluorescence Spectroscopy and Liquid–Liquid Extraction Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tewes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Linassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.1006-1010. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1248/cpb.55.1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction of doxorubicin with oleate ions: fluorescence spectroscopy and liquid-liquid extraction study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tewes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Linassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.1006-10. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1248/cpb.55.1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00264631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martin Soucé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martin-souce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6627-9660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192832808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">alias </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Czok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Czok-Soucé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UPR CNRS 4301 CBM, départementNMNS &amp;quot;Nanomédicaments et Nanosondes&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Chimie AnalytiqueFaculté de Pharmacie, Université de Tours</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">31 avenue Monge</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">37200 Tours</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of monoclonal antibody critical quality attributes and free amino acids in CHO bioprocesses using Raman spectroscopy and DUPLEX-based PLS modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morandise Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cantais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 218 (4), pp.115583. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2025.115583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Nutrients, Metabolites, IgG Titer, and Cell Densities in 10 L Bioreactors Using Raman Spectroscopy and PLS Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morandise Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.473. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics17040473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strat-M® positioning for skin permeation studies: A comparative study including EpiSkin® RHE, and human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Dancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joudi Bakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime Michael-Jubeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 647, pp.123488. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of emulsifier‐free emulsions in delivering caffeine and α‐tocopherol to human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Caritá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bougassaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.329-344. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Analytical Performance of Raman Spectroscopy for Quantification of Active Ingredients in Human Stratum Corneum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Dancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Kemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (9), pp.2843. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27092843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the efficiency of ultrasound‐based emulsifier‐free emulsions to penetrate reconstructed human skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Dancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (2), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step formulation of magnetic nanoprobes for microRNA capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iveta Vilímová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.7179-7188. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1ra09016j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the water content in NADES extracts from spirulina biomass by means of ATR-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suha Elderderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Hilali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.1973-1981. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2AY00234E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing Weakens the Barrier Function of Reconstructed Human Epidermis as Evidenced by Raman Spectroscopy and Percutaneous Permeation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Dancik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Kichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.1041. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12111041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous distribution of fatty ester‐based active cosmetic ingredients in hydrophilic thin films by means of nanodispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almar Al Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Vayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (5), pp.512-519. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step synthesis of gold nanoflowers of tunable size and absorption wavelength in the red & deep red range for SERS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Pacaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Abdelrahman Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.117502. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2019.117502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gH625 Cell-Penetrating Peptide Promotes the Endosomal Escape of Nanovectorized siRNA in a Triple-Negative Breast Cancer Cell Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Ben Djemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Falanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Galdiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (8), pp.3076-3086. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-based submicron capsules as a strategy to include high concentrations of a hydrophobic lightening agent in a hydrogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Truc Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (4), pp.450-456. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction of alginate-based core-shell nanocarriers with keratinocytes in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Truc Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Eddaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.272-280. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Study of the Potential of Lipid Nanocapsules of One Hundred Twenty Nanometers for the Topical Administration of Hydrophobic Molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Truc Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Yvergnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105 (10), pp.3191-3198. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xphs.2016.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel alginate-based nanocarriers as a strategy to include high concentrations of hydrophobic compounds in hydrogels for topical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Truc Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (25), pp.255101. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/26/25/255101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of doxorubicin distribution in MCF-7 cells treated with drug-loaded nanoparticles by combination of two fluorescence-based techniques, confocal spectral imaging and capillary electrophoresis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407 (12), pp.3425-3435. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8566-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design strategies of hybrid metallic nanoparticles for theragnostic applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Allard-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (43), pp.432002. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/43/432002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal stability and thermo-responsive properties of iron oxide nanoparticles coated with polymers: advantages of Pluronic® F68-PEG mixture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Fouquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (39), pp.395605. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/39/395605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in theranostic nanocarriers of doxorubicin based on iron oxide and gold nanoparticles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Allard-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Chourpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 169 (1-2), pp.48-61. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pharmaceutical study of doxorubicin-loaded PEGylated nanoparticles for magnetic drug targeting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archibald Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423 (1), pp.16-25. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegylated magnetic nanocarriers for doxorubicin delivery: a quantitative determination of stealthiness in vitro and in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Allard-Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81 (3), pp.498-505. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2012.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanocarriers of doxorubicin coated with poly(ethylene glycol) and folic acid: relation between coating structure, surface properties, colloidal stability, and cancer cell targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Kaaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Chiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Shkilnyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.1496-1505. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la2037845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin delivered to MCF-7 cancer cells by superparamagnetic iron oxide nanoparticles : effects on subcellular distribution and cytotoxicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Linassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Soucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanoparticle Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (3), pp.959-971. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11051-010-0093-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of doxorubicin-loaded poly(lactide-co-glycolide) nanoparticles prepared by single and double emulsion methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tewes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ngaboni Okassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66 (3), pp.488-92. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2007.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00264615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction of Doxorubicin with Oleate Ions: Fluorescence Spectroscopy and Liquid–Liquid Extraction Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tewes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Linassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.1006-1010. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1248/cpb.55.1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction of doxorubicin with oleate ions: fluorescence spectroscopy and liquid-liquid extraction study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Munnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tewes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cohen-Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Linassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Douziech-Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (7), pp.1006-10. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1248/cpb.55.1006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00264631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4E9AA7D"/>
+    <w:nsid w:val="EBDF2BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-souce" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6627-9660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192832808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05303370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morandise Rubini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cantais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05085680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Poulain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17040473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04249883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dancik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Bakar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Michael-Jubeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123488" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04052306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bougassaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12837" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03659475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Kemel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Byrne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092843" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03651622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Vil&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra09016j" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Elderderi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hilali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AY00234E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02989954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12111041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12652" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02305317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pacaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abdelrahman Makki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117502" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ben Djemaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Falanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Galdiero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00637" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01515720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Truc Phuong Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrier," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12397" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01386873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Eddaoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Miloudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.02.055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8GDVTP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Yvergnaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2016.06.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01159812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/25/255101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01130091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douziech-Eyrolles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8566-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chiper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aug&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fouquenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/39/395605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard-Vannier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/43/432002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.03.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70BQ3R9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Allard-Vannier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5R90KTJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archibald Paillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4THX3ZKL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kaaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Shkilnyy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2037845" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Linassier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0093-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09ZQDVRV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tewes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngaboni Okassa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.02.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ35GWVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.55.1006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-souce" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6627-9660" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192832808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05303370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morandise Rubini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cantais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.115583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05085680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Poulain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17040473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04249883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Dancik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudi Bakar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Michael-Jubeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123488" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04052306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bougassaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12837" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03659475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Kemel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Byrne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092843" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03651622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03603423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Vil&#237;mov&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra09016j" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Elderderi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hilali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2AY00234E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02989954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12111041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar Al Assaad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12652" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02305317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pacaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Abdelrahman Makki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117502" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ben Djemaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Falanga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Galdiero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00637" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01515720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Truc Phuong Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrier," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12397" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01386873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Eddaoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Miloudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.02.055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8GDVTP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Yvergnaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2016.06.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01159812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/25/255101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01130091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Douziech-Eyrolles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8566-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard-Vannier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/43/432002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Chiper" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aug&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fouquenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/39/395605" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.03.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70BQ3R9N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01128607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archibald Paillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4THX3ZKL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Allard-Vannier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2012.04.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5R90KTJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kaaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Shkilnyy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2037845" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01387965v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Linassier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0093-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09ZQDVRV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tewes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ngaboni Okassa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2007.02.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ35GWVQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.55.1006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00264631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>