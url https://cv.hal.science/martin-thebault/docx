--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -124,1568 +124,1568 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
+                <w:t xml:space="preserve">Interactive platforms for solar energy planning in smart cities: A state-of-the-art review of solar cadasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzaneh Changizi</w:t>
+                <w:t xml:space="preserve">M. Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Köker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.113227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393255v1</w:t>
+                <w:t xml:space="preserve">hal-04913403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal decomposition for the analysis of solar radiation variability in urban areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimal tilt angles for bifacial photovoltaic plants across Europe based on cumulative sky and Typical Meteorological Year data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127316⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/8I4MZ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124370v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive building-wise rooftop photovoltaic system detection in heterogeneous urban and rural areas: application to French territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modal decomposition for the analysis of solar radiation variability in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.127316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04980397v1</w:t>
+                <w:t xml:space="preserve">hal-05124370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order decomposition of the urban solar resource variability in space and time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Changizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3140, pp.032004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032004⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 3140 (3), pp.032009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386114v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal tilt angles for bifacial photovoltaic plants across Europe based on cumulative sky and Typical Meteorological Year data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A comprehensive building-wise rooftop photovoltaic system detection in heterogeneous urban and rural areas: application to French territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57745/8I4MZ⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.125630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028604v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive platforms for solar energy planning in smart cities: A state-of-the-art review of solar cadasters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Higher-order decomposition of the urban solar resource variability in space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 287, pp.113227. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3140, pp.032004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913403v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar governance for the transborder agglomeration of the Greater Geneva based on the solar cadaster development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and analysis of rooftop solar potential in highland and lowland territories: Impact of mountainous topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Desthieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Boris Nérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1347056⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.112632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574618v1</w:t>
+                <w:t xml:space="preserve">hal-04596091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Of Climate Change On Photovoltaic Performance: Case study in French Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar RRL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/solr.202300688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Solar neighborhood planning: optimize solar energy use in cities through the digitalization of the built environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Solar governance for the transborder agglomeration of the Greater Geneva based on the solar cadaster development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.1487696. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1487696⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1347056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714653v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of rooftop solar potential in highland and lowland territories: Impact of mountainous topography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Editorial: Solar neighborhood planning: optimize solar energy use in cities through the digitalization of the built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desthieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Nérot</w:t>
+                <w:t xml:space="preserve">Caroline Hachem-Vermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvia Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 275, pp.112632. </w:t>
+              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.1487696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1487696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596091v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Urban Heat Island at the territory scale: an unsupervised learning approach for urban planning applied to the Canton of Geneva</w:t>
+                <w:t xml:space="preserve">Assessing the combined effects of local climate and mounting configuration on the electrical and thermal performance of photovoltaic systems. Application to the greater Sydney area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Paolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2023.104677⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 219, pp.119478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.119478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112033v1</w:t>
+                <w:t xml:space="preserve">hal-04256979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the combined effects of local climate and mounting configuration on the electrical and thermal performance of photovoltaic systems. Application to the greater Sydney area</w:t>
+                <w:t xml:space="preserve">Mapping the Urban Heat Island at the territory scale: an unsupervised learning approach for urban planning applied to the Canton of Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 219, pp.119478. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96, pp.104677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.119478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2023.104677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256979v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten questions concerning planning and design strategies for solar neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Formolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.110946. </w:t>
@@ -1736,90 +1736,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of urban morphology on rooftop solar radiation: A new city-scale approach based on Geneva GIS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1853,90 +1853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale evaluation of the suitability of buildings for photovoltaic integration: Case study in Greater Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Castello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 316, pp.119127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,64 +1970,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation of the Radiative Model for the Solar Cadaster Developed for Greater Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2104,51 +2104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the integration of photovoltaic systems on buildings for self-consumption – Case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2195,51 +2195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the coherent structures in a transitional vertical channel natural convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (3), pp.034106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2325,103 +2325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria decision aiding for the integration of photovoltaic systems in the urban environment: the case of the Greater Geneva agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.9-30. </w:t>
@@ -2459,51 +2459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitional natural convection flow in a vertical channel: Impact of the external thermal stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,90 +2589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria roof sorting for the integration of photovoltaic systems in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.102259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,90 +2706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed flow development and indicators of transition in a natural convection flow in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2836,51 +2836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of external temperature distribution on the convective mass flow rate in a vertical channel – A theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,317 +2992,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermal environmental conditions on the performance of floating photovoltaic panels.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche modale multilinéaire pour la décomposition spatio-temporelle du champ de rayonnement en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Romagnoli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Valeria Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
+              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique (SFT), Jun 2025, Chambéry, France. pp.463-470, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281508v1</w:t>
+                <w:t xml:space="preserve">hal-05124379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche modale multilinéaire pour la décomposition spatio-temporelle du champ de rayonnement en milieu urbain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of the thermal environmental conditions on the performance of floating photovoltaic panels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thermique (SFT), Jun 2025, Chambéry, France. pp.463-470, </w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124379v1</w:t>
+                <w:t xml:space="preserve">hal-05281508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Photovoltaic (PV) Integration in Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Changizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3330,347 +3330,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Climate and Radiation Conditions for BIPV and Nearly Zero Energy District Design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Principal Component Analysis for the characterisation of spatiotemporal variations of the solar resource in urban environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume F. J. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands 4 - 7 December 2023 Melbourne, Australia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIHTC, Aug 2023, Cape Town / Le Cap, South Africa. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC17.400-60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845112v1</w:t>
+                <w:t xml:space="preserve">hal-04357303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal Component Analysis for the characterisation of spatiotemporal variations of the solar resource in urban environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Urban Climate and Radiation Conditions for BIPV and Nearly Zero Energy District Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Boccalatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands 4 - 7 December 2023 Melbourne, Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editors: Priyadarsini Rajagopalan, Veronica Soebarto, Hashem Akbari, Dec 2023, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC17.400-60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04357303v1</w:t>
+                <w:t xml:space="preserve">hal-04845112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Derating and Photovoltaic Efficiency in Urban Climates: A Case Study of Sydney Metropolitan Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Priyadarsini Rajagopalan, Veronica Soebarto, Hashem Akbari, Dec 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3695,90 +3695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Risk Analysis of Photovoltaic Systems Based on Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3829,90 +3829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bio-inspirée de la ville pour l’amélioration de son trouble du métabolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3937,77 +3937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework to evaluate the adequation between the solar potential and energy demand of an urban-rural territory in a mountainous area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,77 +4062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale multicriteria sorting for the integration of photovoltaic systems in the urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Building Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bruges, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4166,90 +4166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study Of Simulation Tools To Model The Solar Irradiation On Building Façades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4300,77 +4300,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Solar Cadaster for the Monitoring of Solar Energy Urban Deployment: the Case of the Greater Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4417,103 +4417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPV suitability analysis in the Genève agglomeration using GIS-based multi-criteria evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cliville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89th meeting of the EURO Working Group in Multi Criteria Decision Aiding (EWG-MCDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t>
@@ -4536,165 +4536,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal vertical uniformément chauffé soumis à différentes stratifications thermiques extérieures – Etude expérimentale et numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de la stratification thermique extérieure dans les modèles de prédiction du débit des parois solaires ventilées par convection naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès français de thermique, Thermique et Sciences de l’information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Nationales sur l’Energie Solaire, JNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097374v1</w:t>
+                <w:t xml:space="preserve">hal-02099462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures of the K-type transition in natural convection boundary layers: measurements and POD analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongling Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengwang Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,178 +4782,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la stratification thermique extérieure dans les modèles de prédiction du débit des parois solaires ventilées par convection naturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Canal vertical uniformément chauffé soumis à différentes stratifications thermiques extérieures – Etude expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Nationales sur l’Energie Solaire, JNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">26ème congrès français de thermique, Thermique et Sciences de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099462v1</w:t>
+                <w:t xml:space="preserve">hal-02097374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of external temperature distribution on the turbulent and thermal fields in a vertical uniformly heated channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,51 +5004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of decomposition methods for the analysis of transitional natural convection flow in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convective flow analysis in vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,51 +5233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimney effect analysis for wall thermal flux injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,51 +5341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'ordre réduit pour l'analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés -application aux enveloppes ventilées des bâtiments solaires ou producteurs d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,51 +5436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d’ordre réduit pour l’analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés - application aux enveloppes ventilées des bâtiments solaires ou producteurs d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5563,90 +5563,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Estimation in HourlyPhotovoltaic AC Power with a Focus on Solar Plane-Of-Array Irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5688,90 +5688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Risk Analysis of Photovoltaic Systems Based on Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6012,51 +6012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities for Improved Workflows and Development Needs of Solar Planning Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouri Kanters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahmineh Akbarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6173,51 +6173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazia Giacovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahmineh Akbarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEA Solar Heating and Cooling Technology. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6519,51 +6519,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures and impact of the external thermal stratification in a transitional natural convection vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermics [physics.class-ph]. Université de Lyon; University of New South Wales, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSE1327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6759,51 +6759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127316" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04913403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. K&#246;ker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertolin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113227" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1347056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300688" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hachem-Vermette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1487696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102259" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. J. Le Gall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.400-60" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.07.07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouri Kanters" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Akbarinejad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cederstr&#246;m" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Czachura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Balest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caballero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacovelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04913403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. K&#246;ker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertolin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127316" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1347056" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hachem-Vermette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1487696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102259" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. J. Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.400-60" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.07.07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouri Kanters" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Akbarinejad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cederstr&#246;m" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Czachura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Balest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caballero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacovelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>