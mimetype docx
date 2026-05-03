--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -124,1304 +124,1304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive platforms for solar energy planning in smart cities: A state-of-the-art review of solar cadasters</w:t>
+                <w:t xml:space="preserve">A comprehensive building-wise rooftop photovoltaic system detection in heterogeneous urban and rural areas: application to French territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giorio</w:t>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manni</w:t>
+                <w:t xml:space="preserve">Boris Nerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.I. Köker</w:t>
+                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertolin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113227⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.125630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913403v1</w:t>
+                <w:t xml:space="preserve">hal-04980397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal tilt angles for bifacial photovoltaic plants across Europe based on cumulative sky and Typical Meteorological Year data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Changizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57745/8I4MZ⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3140 (3), pp.032009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028604v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal decomposition for the analysis of solar radiation variability in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 251, pp.127316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Higher-order decomposition of the urban solar resource variability in space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3140 (3), pp.032009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 3140, pp.032004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393255v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive building-wise rooftop photovoltaic system detection in heterogeneous urban and rural areas: application to French territories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interactive platforms for solar energy planning in smart cities: A state-of-the-art review of solar cadasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I. Köker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125630⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 287, pp.113227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980397v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order decomposition of the urban solar resource variability in space and time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal tilt angles for bifacial photovoltaic plants across Europe based on cumulative sky and Typical Meteorological Year data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Parenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3140, pp.032004. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57745/8I4MZ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386114v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of rooftop solar potential in highland and lowland territories: Impact of mountainous topography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact Of Climate Change On Photovoltaic Performance: Case study in French Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samy Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112632⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202300688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596091v1</w:t>
+                <w:t xml:space="preserve">hal-04273385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Of Climate Change On Photovoltaic Performance: Case study in French Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solar governance for the transborder agglomeration of the Greater Geneva based on the solar cadaster development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desthieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202300688⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1347056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273385v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar governance for the transborder agglomeration of the Greater Geneva based on the solar cadaster development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Solar neighborhood planning: optimize solar energy use in cities through the digitalization of the built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desthieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Desthieux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriele Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hachem-Vermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1347056⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 10, pp.1487696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1487696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574618v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Solar neighborhood planning: optimize solar energy use in cities through the digitalization of the built environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Lobaccaro</w:t>
+                <w:t xml:space="preserve">Modeling and analysis of rooftop solar potential in highland and lowland territories: Impact of mountainous topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hachem-Vermette</w:t>
+                <w:t xml:space="preserve">Boris Nérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Croce</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.1487696. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.112632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbuil.2024.1487696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714653v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the combined effects of local climate and mounting configuration on the electrical and thermal performance of photovoltaic systems. Application to the greater Sydney area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 219, pp.119478. </w:t>
@@ -1472,90 +1472,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Urban Heat Island at the territory scale: an unsupervised learning approach for urban planning applied to the Canton of Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96, pp.104677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1589,103 +1589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten questions concerning planning and design strategies for solar neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Formolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.110946. </w:t>
@@ -1736,90 +1736,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of urban morphology on rooftop solar radiation: A new city-scale approach based on Geneva GIS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1853,90 +1853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale evaluation of the suitability of buildings for photovoltaic integration: Case study in Greater Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Castello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 316, pp.119127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1964,334 +1964,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Validation of the Radiative Model for the Solar Cadaster Developed for Greater Geneva</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of the integration of photovoltaic systems on buildings for self-consumption – Case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bouty</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11178086⟩</w:t>
+              <w:t xml:space="preserve">City and Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.100057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cacint.2021.100057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234685v1</w:t>
+                <w:t xml:space="preserve">hal-03135327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the integration of photovoltaic systems on buildings for self-consumption – Case study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical Validation of the Radiative Model for the Solar Cadaster Developed for Greater Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Gaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City and Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.100057. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (17), pp.8086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cacint.2021.100057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11178086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135327v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the coherent structures in a transitional vertical channel natural convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (3), pp.034106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2325,103 +2325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria decision aiding for the integration of photovoltaic systems in the urban environment: the case of the Greater Geneva agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.9-30. </w:t>
@@ -2459,64 +2459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitional natural convection flow in a vertical channel: Impact of the external thermal stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,90 +2589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria roof sorting for the integration of photovoltaic systems in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.102259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,90 +2706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed flow development and indicators of transition in a natural convection flow in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2836,77 +2836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of external temperature distribution on the convective mass flow rate in a vertical channel – A theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,317 +2992,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche modale multilinéaire pour la décomposition spatio-temporelle du champ de rayonnement en milieu urbain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of the thermal environmental conditions on the performance of floating photovoltaic panels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thermique (SFT), Jun 2025, Chambéry, France. pp.463-470, </w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124379v1</w:t>
+                <w:t xml:space="preserve">hal-05281508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermal environmental conditions on the performance of floating photovoltaic panels.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche modale multilinéaire pour la décomposition spatio-temporelle du champ de rayonnement en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Romagnoli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Valeria Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
+              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique (SFT), Jun 2025, Chambéry, France. pp.463-470, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281508v1</w:t>
+                <w:t xml:space="preserve">hal-05124379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Photovoltaic (PV) Integration in Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Changizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3349,77 +3349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal Component Analysis for the characterisation of spatiotemporal variations of the solar resource in urban environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. J. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIHTC, Aug 2023, Cape Town / Le Cap, South Africa. pp.11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3466,90 +3466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Climate and Radiation Conditions for BIPV and Nearly Zero Energy District Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands 4 - 7 December 2023 Melbourne, Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editors: Priyadarsini Rajagopalan, Veronica Soebarto, Hashem Akbari, Dec 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3587,90 +3587,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Derating and Photovoltaic Efficiency in Urban Climates: A Case Study of Sydney Metropolitan Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Priyadarsini Rajagopalan, Veronica Soebarto, Hashem Akbari, Dec 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3695,90 +3695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Risk Analysis of Photovoltaic Systems Based on Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3829,90 +3829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse bio-inspirée de la ville pour l’amélioration de son trouble du métabolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3937,77 +3937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework to evaluate the adequation between the solar potential and energy demand of an urban-rural territory in a mountainous area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4062,77 +4062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale multicriteria sorting for the integration of photovoltaic systems in the urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Building Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bruges, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4166,90 +4166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study Of Simulation Tools To Model The Solar Irradiation On Building Façades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4294,312 +4294,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Solar Cadaster for the Monitoring of Solar Energy Urban Deployment: the Case of the Greater Geneva</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">BIPV suitability analysis in the Genève agglomeration using GIS-based multi-criteria evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cliville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">89th meeting of the EURO Working Group in Multi Criteria Decision Aiding (EWG-MCDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501770v1</w:t>
+                <w:t xml:space="preserve">hal-02111480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIPV suitability analysis in the Genève agglomeration using GIS-based multi-criteria evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a Solar Cadaster for the Monitoring of Solar Energy Urban Deployment: the Case of the Greater Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th meeting of the EURO Working Group in Multi Criteria Decision Aiding (EWG-MCDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Santiago, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2019.51.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111480v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la stratification thermique extérieure dans les modèles de prédiction du débit des parois solaires ventilées par convection naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,90 +4676,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures of the K-type transition in natural convection boundary layers: measurements and POD analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongling Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengwang Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Patterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHMTC11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
@@ -4788,64 +4788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal vertical uniformément chauffé soumis à différentes stratifications thermiques extérieures – Etude expérimentale et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,64 +4883,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of external temperature distribution on the turbulent and thermal fields in a vertical uniformly heated channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,64 +5004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of decomposition methods for the analysis of transitional natural convection flow in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,64 +5125,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convective flow analysis in vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,64 +5233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimney effect analysis for wall thermal flux injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,64 +5341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'ordre réduit pour l'analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés -application aux enveloppes ventilées des bâtiments solaires ou producteurs d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5436,64 +5436,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d’ordre réduit pour l’analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés - application aux enveloppes ventilées des bâtiments solaires ou producteurs d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5563,90 +5563,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Estimation in HourlyPhotovoltaic AC Power with a Focus on Solar Plane-Of-Array Irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5688,90 +5688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Risk Analysis of Photovoltaic Systems Based on Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5993,271 +5993,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for Improved Workflows and Development Needs of Solar Planning Tools</w:t>
+                <w:t xml:space="preserve">An Integrated Framework for Stakeholder and Citizen Engagement in Solar Neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouri Kanters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Jessica Balest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grazia Giacovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tahmineh Akbarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Czachura</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEA Solar Heating and Cooling Technology. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634477v1</w:t>
+                <w:t xml:space="preserve">hal-04574393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Framework for Stakeholder and Citizen Engagement in Solar Neighborhoods</w:t>
+                <w:t xml:space="preserve">Opportunities for Improved Workflows and Development Needs of Solar Planning Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Balest</w:t>
+                <w:t xml:space="preserve">Jouri Kanters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahmineh Akbarinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Caballero</w:t>
+                <w:t xml:space="preserve">Caroline Cederström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia Giacovelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Desthieux</w:t>
+                <w:t xml:space="preserve">Agnieszka Czachura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEA Solar Heating and Cooling Technology. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574393v1</w:t>
+                <w:t xml:space="preserve">hal-04634477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of existing tools and workflows for solar neighborhood planning</w:t>
               </w:r>
@@ -6282,51 +6282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaella Belmonte Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Brozovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6391,51 +6391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamantia Batistatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Braoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent structures and impact of the external thermal stratification in a transitional natural convection vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermics [physics.class-ph]. Université de Lyon; University of New South Wales, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LYSE1327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6759,51 +6759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04913403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. K&#246;ker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertolin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127316" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273385v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1347056" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hachem-Vermette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1487696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102259" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. J. Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.400-60" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.07.07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouri Kanters" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Akbarinejad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cederstr&#246;m" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Czachura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Balest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caballero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacovelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04913403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. K&#246;ker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertolin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300688" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1347056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hachem-Vermette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1487696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102259" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. J. Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.400-60" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.07.07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Balest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caballero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacovelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Akbarinejad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouri Kanters" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cederstr&#246;m" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Czachura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>