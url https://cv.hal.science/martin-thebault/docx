--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -241,304 +241,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
+                <w:t xml:space="preserve">Modal decomposition for the analysis of solar radiation variability in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzaneh Changizi</w:t>
+                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.127316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393255v1</w:t>
+                <w:t xml:space="preserve">hal-05124370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal decomposition for the analysis of solar radiation variability in urban areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
+                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Changizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 251, pp.127316. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3140 (3), pp.032009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.127316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124370v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher-order decomposition of the urban solar resource variability in space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3140, pp.032004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1377,51 +1377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 219, pp.119478. </w:t>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2992,291 +2992,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermal environmental conditions on the performance of floating photovoltaic panels.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche modale multilinéaire pour la décomposition spatio-temporelle du champ de rayonnement en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Romagnoli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Valeria Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
+              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique (SFT), Jun 2025, Chambéry, France. pp.463-470, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281508v1</w:t>
+                <w:t xml:space="preserve">hal-05124379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche modale multilinéaire pour la décomposition spatio-temporelle du champ de rayonnement en milieu urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Gall</w:t>
+                <w:t xml:space="preserve">Influence of the thermal environmental conditions on the performance of floating photovoltaic panels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thermique (SFT), Jun 2025, Chambéry, France. pp.463-470, </w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124379v1</w:t>
+                <w:t xml:space="preserve">hal-05281508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Photovoltaic (PV) Integration in Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Changizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,64 +3362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume F. J. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIHTC, Aug 2023, Cape Town / Le Cap, South Africa. pp.11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3492,51 +3492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3613,51 +3613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3855,51 +3855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6759,51 +6759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04913403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. K&#246;ker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertolin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300688" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1347056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hachem-Vermette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1487696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102259" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. J. Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.400-60" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.07.07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Balest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caballero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacovelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Akbarinejad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouri Kanters" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cederstr&#246;m" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Czachura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124370v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.127316" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04913403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. K&#246;ker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertolin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kraiem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202300688" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1347056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hachem-Vermette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1487696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650892v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119127" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2021.100057" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102259" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. J. Le Gall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.400-60" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.07.07" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04793278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Balest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caballero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacovelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Akbarinejad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634477v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouri Kanters" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cederstr&#246;m" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Czachura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02006828v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LYSE1327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>