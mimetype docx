--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -541,615 +541,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahiti Petrel Pseudobulweria rostrata population decline at a nickel-mining site: a critical need for adapted conservation strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reading the heterogeneity and spatial structuring of benthic habitats in macrophyte wracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Pagenaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Bourgeois</w:t>
+                <w:t xml:space="preserve">Elisa Alonso Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dromzée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Thibault</w:t>
+                <w:t xml:space="preserve">Pauline Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chagneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Conservation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0959270921000113⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.109279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059735v1</w:t>
+                <w:t xml:space="preserve">hal-03953793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird-Derived Nutrients Supply Modulates the Trophic Strategies of Mixotrophic Corals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tahiti Petrel Pseudobulweria rostrata population decline at a nickel-mining site: a critical need for adapted conservation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Pagenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dromzée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gillikin</w:t>
+                <w:t xml:space="preserve">Guillaume Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">Bird Conservation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.246-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.790408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0959270921000113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953789v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest-site selection and its influence on breeding success in a poorly-known and declining seabird: The Tahiti petrel Pseudobulweria rostrata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Pagenaud</w:t>
+                <w:t xml:space="preserve">Seabird-Derived Nutrients Supply Modulates the Trophic Strategies of Mixotrophic Corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ravache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Bourgeois</w:t>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mathivet</w:t>
+                <w:t xml:space="preserve">Nicolas Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Bourguet</w:t>
+                <w:t xml:space="preserve">Noémie Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gillikin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267408⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.790408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059740v1</w:t>
+                <w:t xml:space="preserve">hal-03953789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading the heterogeneity and spatial structuring of benthic habitats in macrophyte wracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisa Alonso Aller</w:t>
+                <w:t xml:space="preserve">Nest-site selection and its influence on breeding success in a poorly-known and declining seabird: The Tahiti petrel Pseudobulweria rostrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Pagenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Poisson</w:t>
+                <w:t xml:space="preserve">Andreas Ravache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+                <w:t xml:space="preserve">Mathieu Mathivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Édouard Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 142, pp.109279. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.e0267408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953793v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flying to the moon: Lunar cycle influences trip duration and nocturnal foraging behavior of the wedge-tailed shearwater Ardenna pacifica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dromzée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E266806"/>
+    <w:nsid w:val="33C31022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2444,51 +2444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04440379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50578-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Philippe&#8208;lesaffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270921000113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Choisnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gillikin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.790408" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bourguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267408" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Alonso Aller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109279" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Alan Potter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A. Potter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Dyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1521-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.41.9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04440379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50578-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Philippe&#8208;lesaffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Alonso Aller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270921000113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Choisnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gillikin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.790408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bourguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Alan Potter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A. Potter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Dyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1521-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.41.9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>