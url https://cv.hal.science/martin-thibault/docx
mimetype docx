--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1341,373 +1341,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive Red-vented bulbul (Pycnonotus cafer) outcompetes native birds in a tropical biodiversity hotspot</w:t>
+                <w:t xml:space="preserve">“Liaisons dangereuses”: The invasive red-vented bulbul ( Pycnonotus cafer ), a disperser of exotic plant species in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vidal</w:t>
+                <w:t xml:space="preserve">Felix Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murray Alan Potter</w:t>
+                <w:t xml:space="preserve">Aurore Pujapujane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sanchez</w:t>
+                <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brescia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (18), pp.9259-9269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793845v1</w:t>
+                <w:t xml:space="preserve">hal-02087320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Liaisons dangereuses”: The invasive red-vented bulbul ( Pycnonotus cafer ), a disperser of exotic plant species in New Caledonia</w:t>
+                <w:t xml:space="preserve">The invasive Red-vented bulbul (Pycnonotus cafer) outcompetes native birds in a tropical biodiversity hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Masse</w:t>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Pujapujane</w:t>
+                <w:t xml:space="preserve">Murray Alan Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
+                <w:t xml:space="preserve">Thierry Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bordez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Brescia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (18), pp.9259-9269. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087320v1</w:t>
+                <w:t xml:space="preserve">hal-01793845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The red-vented bulbul (Pycnonotus cafer) : serious pest or understudied invader?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray A. Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellie Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (1), pp.121-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,77 +1754,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive rodents, an overlooked threat for skinks in a tropical island hotspot of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (1), pp.74-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.36-37, 2020, 978-2-7099-2850-2</w:t>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity in the global south : research for a sustainable world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,51 +2213,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33C31022"/>
+    <w:nsid w:val="6C4F8E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2444,51 +2444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04440379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50578-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Philippe&#8208;lesaffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Alonso Aller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270921000113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Choisnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gillikin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.790408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bourguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Alan Potter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192249" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A. Potter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Dyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1521-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.41.9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04440379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50578-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Philippe&#8208;lesaffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Alonso Aller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270921000113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Choisnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gillikin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.790408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bourguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Alan Potter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192249" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A. Potter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Dyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1521-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.41.9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>