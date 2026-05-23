--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">martin-thibault</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ITmcgjcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,1742 +152,1742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a spatialized index of the “benthic ecological state” using a new Coral Reef Rapid Assessment Method (CORRAM): case study at Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Nicet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.100811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indic.2025.100811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C and N stable isotopes enlighten the trophic behaviour of the dugong (Dugong dugon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cleguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine J Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-50578-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of insular seabird populations years after rodent eradication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Philippe‐lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Caut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (3), pp.e14042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cobi.14042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading the heterogeneity and spatial structuring of benthic habitats in macrophyte wracks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Seabird-Derived Nutrients Supply Modulates the Trophic Strategies of Mixotrophic Corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Poisson</w:t>
+                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+                <w:t xml:space="preserve">Nicolas Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gillikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109279⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.790408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953793v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiti Petrel Pseudobulweria rostrata population decline at a nickel-mining site: a critical need for adapted conservation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Pagenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dromzée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Conservation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (2), pp.246-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0959270921000113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabird-Derived Nutrients Supply Modulates the Trophic Strategies of Mixotrophic Corals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Houlbreque</w:t>
+                <w:t xml:space="preserve">Nest-site selection and its influence on breeding success in a poorly-known and declining seabird: The Tahiti petrel Pseudobulweria rostrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Pagenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duprey</w:t>
+                <w:t xml:space="preserve">Andreas Ravache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Choisnard</w:t>
+                <w:t xml:space="preserve">Mathieu Mathivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gillikin</w:t>
+                <w:t xml:space="preserve">Édouard Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.e0267408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.790408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953789v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest-site selection and its influence on breeding success in a poorly-known and declining seabird: The Tahiti petrel Pseudobulweria rostrata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Pagenaud</w:t>
+                <w:t xml:space="preserve">Reading the heterogeneity and spatial structuring of benthic habitats in macrophyte wracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Ravache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Bourgeois</w:t>
+                <w:t xml:space="preserve">Elisa Alonso Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mathivet</w:t>
+                <w:t xml:space="preserve">Pauline Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Bourguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Viol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0267408⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.109279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2022.109279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059740v1</w:t>
+                <w:t xml:space="preserve">hal-03953793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flying to the moon: Lunar cycle influences trip duration and nocturnal foraging behavior of the wedge-tailed shearwater Ardenna pacifica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dromzée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Grissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 525, pp.151322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sympatric Invasive Rats Show Different Diets in a Tropical Rainforest of an Island Biodiversity Hotspot1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiterie Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Scussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73 (2), pp.199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2984/73.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Liaisons dangereuses”: The invasive red-vented bulbul ( Pycnonotus cafer ), a disperser of exotic plant species in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pujapujane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (18), pp.9259-9269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.4140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasive Red-vented bulbul (Pycnonotus cafer) outcompetes native birds in a tropical biodiversity hotspot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray Alan Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0192249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The red-vented bulbul (Pycnonotus cafer) : serious pest or understudied invader?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray A. Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellie Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (1), pp.121-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-017-1521-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive rodents, an overlooked threat for skinks in a tropical island hotspot of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Zealand Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (1), pp.74-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20417/nzjecol.41.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1876,276 +1897,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des oiseaux et des touristes comme objets d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnèse, Jean-François (dir.); Dangles, Olivier (dir.); Rodary, Estienne (dir.); Verdier, Valérie (préf.); Sabrié, Marie-Lise (ed.); Mourier, Thomas (ed.); Lavagne, Corinne (ed.); Thivent, V. (rédac.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité au Sud : recherches pour un monde durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.36-37, 2020, 978-2-7099-2850-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birds and tourists as research topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sabinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity in the global south : research for a sustainable world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.36-37, 2020, 978-2-7099-2875-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2213,51 +2234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C4F8E55"/>
+    <w:nsid w:val="CD113713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2444,51 +2465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04440379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50578-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Philippe&#8208;lesaffre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Alonso Aller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109279" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270921000113" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Choisnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gillikin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.790408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bourguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151322" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491333v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Alan Potter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192249" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A. Potter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Dyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1521-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.41.9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martin-thibault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ITmcgjcAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04440379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine J Briand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50578-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Philippe&#8208;lesaffre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Caut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14042" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Houlbreque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duprey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Choisnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gillikin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.790408" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059735v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pagenaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dromz&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959270921000113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ravache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Bourguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Alonso Aller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2022.109279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Grissac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Duron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bourguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Scussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gouyet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/73.2.2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Masse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pujapujane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lannuzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4140" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Alan Potter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brescia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray A. Potter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Dyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1521-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20417/nzjecol.41.9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/622/9782709928755/biodiversity-in-the-global-south" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>