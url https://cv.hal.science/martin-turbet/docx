--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,554 +234,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First JWST thermal phase curves of temperate terrestrial exoplanets reveal no thick atmosphere around TRAPPIST-1 b and c</w:t>
+                <w:t xml:space="preserve">Collision induced absorption in HITRAN2024: Enhanced and improved data for atmospheric and planetary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Gillon</w:t>
+                <w:t xml:space="preserve">J. Terragni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ducrot</w:t>
+                <w:t xml:space="preserve">I.E. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor J. Bell</w:t>
+                <w:t xml:space="preserve">E.M. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyu Huang</w:t>
+                <w:t xml:space="preserve">C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lincowski</w:t>
+                <w:t xml:space="preserve">A. Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 347, pp.109631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411755v1</w:t>
+                <w:t xml:space="preserve">hal-05349570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision induced absorption in HITRAN2024: Enhanced and improved data for atmospheric and planetary studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First JWST thermal phase curves of temperate terrestrial exoplanets reveal no thick atmosphere around TRAPPIST-1 b and c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.E. Gordon</w:t>
+                <w:t xml:space="preserve">Michaël Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Adkins</w:t>
+                <w:t xml:space="preserve">Elsa Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulet</w:t>
+                <w:t xml:space="preserve">Taylor J. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Campargue</w:t>
+                <w:t xml:space="preserve">Ziyu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lincowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349570v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric carbon depletion as a tracer of water oceans and biomass on temperate terrestrial exoplanets</w:t>
+                <w:t xml:space="preserve">A roadmap for the atmospheric characterization of terrestrial exoplanets with JWST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Triaud</w:t>
+                <w:t xml:space="preserve">Julien de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Wit</w:t>
+                <w:t xml:space="preserve">René Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frieder Klein</w:t>
+                <w:t xml:space="preserve">Benjamin Rackham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rackham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Turbet</w:t>
+                <w:t xml:space="preserve">Olivia Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.17-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02157-9⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.810-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-024-02298-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790253v1</w:t>
+                <w:t xml:space="preserve">hal-04790399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap for the atmospheric characterization of terrestrial exoplanets with JWST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Atmospheric carbon depletion as a tracer of water oceans and biomass on temperate terrestrial exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Doyon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Frieder Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rackham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Lim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ducrot</w:t>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.810-818. </w:t>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.17-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-024-02298-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02157-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790399v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An upper limit on late accretion and water delivery in the TRAPPIST-1 exoplanet system</w:t>
               </w:r>
@@ -914,51 +914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the background atmosphere affect the onset of the runaway greenhouse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chaverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1031,51 +1031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAPPIST Habitable Atmosphere Intercomparison (THAI) Workshop Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sergeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,64 +1191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Planetary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.1. </w:t>
@@ -1286,51 +1286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Day–night cloud asymmetry prevents early oceans on Venus but not on Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Possible Planetary Atmospheres in the TRAPPIST-1 System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1554,51 +1554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revised mass-radius relationships for water-rich rocky planets more irradiated than the runaway greenhouse limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1688,51 +1688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental effects of very large bolide impacts on early Mars explored with a hierarchy of numerical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,51 +1835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAPPIST-1 Habitable Atmosphere Intercomparison (THAI): motivations and protocol version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric T Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1969,51 +1969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CO2–broadened H2O continuum in the 100–1500 cm-1 region: Measurements, predictions and empirical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hanoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far infrared measurements of absorptions by CH4 + CO2 and H2 + CO2 mixtures and implications for greenhouse warming on early Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pluriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 317, pp.583-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2322,325 +2322,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01865334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of the TRAPPIST-1 exoplanets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling climate diversity, tidal dynamics and the fate of volatiles on TRAPPIST-1 planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon L. Grimm</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Agol</w:t>
+                <w:t xml:space="preserve">J. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 613, pp.id.A68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732233⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.id.A86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701918v1</w:t>
+                <w:t xml:space="preserve">hal-01797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling climate diversity, tidal dynamics and the fate of volatiles on TRAPPIST-1 planets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bolmont</w:t>
+                <w:t xml:space="preserve">The nature of the TRAPPIST-1 exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon L. Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leconte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Selsis</w:t>
+                <w:t xml:space="preserve">Michael Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.id.A86. </w:t>
+              <w:t xml:space="preserve">, 2018, 613, pp.id.A68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797175v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven temperate terrestrial planets around the nearby ultracool dwarf star TRAPPIST-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,77 +2730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO$_2$ condensation is a serious limit to the deglaciation of Earth-like planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,278 +2988,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-planet resonant chain in TRAPPIST-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D modelling of the climatic impact of outflow channel formation events on early Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Luger</w:t>
+                <w:t xml:space="preserve">James 13 Head</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Sestovic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin 13 Wordsworth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0129⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 288, pp.10-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489220v1</w:t>
+                <w:t xml:space="preserve">hal-01452745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of the climatic impact of outflow channel formation events on early Mars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Forget</w:t>
+                <w:t xml:space="preserve">A seven-planet resonant chain in TRAPPIST-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Luger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James 13 Head</w:t>
+                <w:t xml:space="preserve">Marko Sestovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin 13 Wordsworth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ethan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon L. Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 288, pp.10-36. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.0129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452745v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The habitability of Proxima Centauri b. I. Irradiation, rotation and volatile inventory from formation to the present</w:t>
               </w:r>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansgar Reiners</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 596, pp.A111. </w:t>
@@ -3379,51 +3379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The habitability of Proxima Centauri b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,745 +3484,745 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201629577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying rocky planets and water worlds among sub-Neptune-sized exoplanets with the Habitable Worlds Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Millar-Blanchaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Lustig-Yaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Towards the Habitable Worlds Observatory: Visionary Science and Transformational Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Washington, DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Io's dry body shaped by atmospheric instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artyom Aguichine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.306-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2021-187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03313836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Venus-like atmospheres with a GCM to address observational prospects of close-in orbit hot rocky exoplanets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPSC-DPS joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitability of planets on eccentric orbits: limits of the mean flux approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global High-Resolution Hydrological Model to Simulate the Dynamics of Surface Liquid Reservoirs: Application on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496906v1</w:t>
-              </w:r>
-[...539 lines deleted...]
-                <w:t xml:space="preserve">hal-01359490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4406,51 +4406,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main ways in which stars influence the climate and surface habitability of their planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4670,51 +4670,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitability of planets using numerical climate models. Application to extrasolar planets and early Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth and Planetary Astrophysics [astro-ph.EP]. Sorbonne Université, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SORUS174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4910,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassin Jaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lincowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terragni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Adkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rackham" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02157-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02298-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Izidoro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01518-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaverot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergeev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mayne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abf4df" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abd022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03873-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Olivier Demory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00719-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Palumbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113419" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Wolf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Boutle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-707-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02345567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hanoufa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01865334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pluriel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.08.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Grimm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732233" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Jehin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Luger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Sestovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Kruse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin 13 Wordsworth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.01.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bolmont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629577" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lustig-Yaeger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Robinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Libert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcheng Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D. Robinson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Domagal-Goldman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Del Genio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E. Gordon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassin Jaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terragni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Adkins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lincowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rackham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02298-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02157-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Izidoro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01518-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaverot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergeev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mayne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abf4df" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abd022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03873-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Olivier Demory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00719-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Palumbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113419" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Wolf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Boutle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-707-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02345567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hanoufa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01865334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pluriel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.08.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Grimm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Jehin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin 13 Wordsworth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.01.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Luger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Sestovic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Kruse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0129" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bolmont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629577" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lustig-Yaeger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Robinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-187" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Libert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcheng Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D. Robinson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Domagal-Goldman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Del Genio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E. Gordon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>