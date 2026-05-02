--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -234,286 +234,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision induced absorption in HITRAN2024: Enhanced and improved data for atmospheric and planetary studies</w:t>
+                <w:t xml:space="preserve">First JWST thermal phase curves of temperate terrestrial exoplanets reveal no thick atmosphere around TRAPPIST-1 b and c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Terragni</w:t>
+                <w:t xml:space="preserve">Michaël Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.E. Gordon</w:t>
+                <w:t xml:space="preserve">Elsa Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Adkins</w:t>
+                <w:t xml:space="preserve">Taylor J. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulet</w:t>
+                <w:t xml:space="preserve">Ziyu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Campargue</w:t>
+                <w:t xml:space="preserve">Andrew Lincowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349570v1</w:t>
+                <w:t xml:space="preserve">hal-05411755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First JWST thermal phase curves of temperate terrestrial exoplanets reveal no thick atmosphere around TRAPPIST-1 b and c</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collision induced absorption in HITRAN2024: Enhanced and improved data for atmospheric and planetary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Terragni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Gillon</w:t>
+                <w:t xml:space="preserve">I.E. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ducrot</w:t>
+                <w:t xml:space="preserve">E.M. Adkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor J. Bell</w:t>
+                <w:t xml:space="preserve">C. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziyu Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Lincowski</w:t>
+                <w:t xml:space="preserve">A. Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 347, pp.109631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2025.109631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411755v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap for the atmospheric characterization of terrestrial exoplanets with JWST</w:t>
               </w:r>
@@ -551,51 +551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rackham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (7), pp.810-818. </w:t>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Planetary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.1. </w:t>
@@ -1414,295 +1414,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03381670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Possible Planetary Atmospheres in the TRAPPIST-1 System</w:t>
+                <w:t xml:space="preserve">Revised mass-radius relationships for water-rich rocky planets more irradiated than the runaway greenhouse limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bourrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00719-1⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 638, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073128v1</w:t>
+                <w:t xml:space="preserve">hal-02972902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised mass-radius relationships for water-rich rocky planets more irradiated than the runaway greenhouse limit</w:t>
+                <w:t xml:space="preserve">A Review of Possible Planetary Atmospheres in the TRAPPIST-1 System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ehrenreich</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gratier</w:t>
+                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 638, pp.A41. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00719-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972902v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The environmental effects of very large bolide impacts on early Mars explored with a hierarchy of numerical models</w:t>
               </w:r>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of the TRAPPIST-1 exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon L. Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2596,77 +2596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven temperate terrestrial planets around the nearby ultracool dwarf star TRAPPIST-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuël Jehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2988,278 +2988,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of the climatic impact of outflow channel formation events on early Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A seven-planet resonant chain in TRAPPIST-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James 13 Head</w:t>
+                <w:t xml:space="preserve">Rodrigo Luger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin 13 Wordsworth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marko Sestovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon L. Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.0129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452745v1</w:t>
+                <w:t xml:space="preserve">hal-01489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-planet resonant chain in TRAPPIST-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Luger</w:t>
+                <w:t xml:space="preserve">3D modelling of the climatic impact of outflow channel formation events on early Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Sestovic</w:t>
+                <w:t xml:space="preserve">James 13 Head</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Kruse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin 13 Wordsworth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.0129. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 288, pp.10-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489220v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The habitability of Proxima Centauri b. I. Irradiation, rotation and volatile inventory from formation to the present</w:t>
               </w:r>
@@ -3484,509 +3484,663 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201629577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Global High-Resolution Hydrological Model to Simulate the Dynamics of Surface Liquid Reservoirs: Application on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying rocky planets and water worlds among sub-Neptune-sized exoplanets with the Habitable Worlds Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renyu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Millar-Blanchaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Lustig-Yaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyler Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards the Habitable Worlds Observatory: Visionary Science and Transformational Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Io's dry body shaped by atmospheric instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Aguichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Mandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. pp.306-322, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2021-187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03313836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Venus-like atmospheres with a GCM to address observational prospects of close-in orbit hot rocky exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS joint meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitability of planets on eccentric orbits: limits of the mean flux approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Libert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,211 +4172,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359490v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-05496906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4910,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassin Jaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terragni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Adkins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109631" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lincowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rackham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02298-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02157-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Izidoro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01518-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaverot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergeev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mayne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abf4df" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abd022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03873-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Olivier Demory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00719-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Palumbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113419" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Wolf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Boutle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-707-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02345567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hanoufa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01865334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pluriel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.08.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Grimm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Jehin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin 13 Wordsworth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.01.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Luger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Sestovic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Kruse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0129" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bolmont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629577" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lustig-Yaeger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Robinson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313836v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-187" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323023v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Libert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcheng Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D. Robinson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Domagal-Goldman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Del Genio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E. Gordon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassin Jaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lincowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terragni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Adkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rackham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02298-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02157-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Izidoro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01518-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaverot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergeev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mayne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abf4df" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abd022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03873-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Olivier Demory" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00719-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Palumbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113419" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Wolf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Boutle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-707-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02345567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hanoufa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01865334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pluriel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.08.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Grimm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Jehin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Luger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Sestovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Kruse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin 13 Wordsworth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.01.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bolmont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629577" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lustig-Yaeger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Robinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Libert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcheng Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D. Robinson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Domagal-Goldman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Del Genio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E. Gordon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>