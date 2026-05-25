--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1414,563 +1414,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03381670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revised mass-radius relationships for water-rich rocky planets more irradiated than the runaway greenhouse limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAPPIST-1 Habitable Atmosphere Intercomparison (THAI): motivations and protocol version 1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gratier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Leconte</w:t>
+                <w:t xml:space="preserve">Eric T Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Boutle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Way</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937151⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.707 - 716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-707-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972902v1</w:t>
+                <w:t xml:space="preserve">hal-02511053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Possible Planetary Atmospheres in the TRAPPIST-1 System</w:t>
+                <w:t xml:space="preserve">Revised mass-radius relationships for water-rich rocky planets more irradiated than the runaway greenhouse limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ehrenreich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-020-00719-1⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 638, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03073128v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental effects of very large bolide impacts on early Mars explored with a hierarchy of numerical models</w:t>
+                <w:t xml:space="preserve">A Review of Possible Planetary Atmospheres in the TRAPPIST-1 System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Forget</w:t>
+                <w:t xml:space="preserve">Vincent Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Baudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ashley Palumbo</w:t>
+                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113419⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-020-00719-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103944v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAPPIST-1 Habitable Atmosphere Intercomparison (THAI): motivations and protocol version 1.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The environmental effects of very large bolide impacts on early Mars explored with a hierarchy of numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric T Wolf</w:t>
+                <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Boutle</w:t>
+                <w:t xml:space="preserve">Baptiste Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Way</w:t>
+                <w:t xml:space="preserve">Ashley Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.707 - 716. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 335, pp.113419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-707-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511053v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CO2–broadened H2O continuum in the 100–1500 cm-1 region: Measurements, predictions and empirical model</w:t>
               </w:r>
@@ -2084,265 +2084,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far infrared measurements of absorptions by CH4 + CO2 and H2 + CO2 mixtures and implications for greenhouse warming on early Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the albedo of Earth-like magma ocean planets with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Turbet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 321, pp.189-199. </w:t>
+              <w:t xml:space="preserve">, 2019, 317, pp.583-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181726v1</w:t>
+                <w:t xml:space="preserve">insu-01865334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the albedo of Earth-like magma ocean planets with H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Far infrared measurements of absorptions by CH4 + CO2 and H2 + CO2 mixtures and implications for greenhouse warming on early Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Pluriel</w:t>
+                <w:t xml:space="preserve">Olivier Pirali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Marcq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 317, pp.583-590. </w:t>
+              <w:t xml:space="preserve">, 2019, 321, pp.189-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01865334v1</w:t>
+                <w:t xml:space="preserve">hal-02181726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling climate diversity, tidal dynamics and the fate of volatiles on TRAPPIST-1 planets</w:t>
               </w:r>
@@ -2367,51 +2367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bolmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2475,51 +2475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of the TRAPPIST-1 exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon L. Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,676 +2590,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven temperate terrestrial planets around the nearby ultracool dwarf star TRAPPIST-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Gillon</w:t>
+                <w:t xml:space="preserve">3D modelling of the climatic impact of outflow channel formation events on early Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
+                <w:t xml:space="preserve">James 13 Head</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuël Jehin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin 13 Wordsworth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 542 (7642), pp.456 - 460. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 288, pp.10-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature21360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481244v1</w:t>
+                <w:t xml:space="preserve">hal-01452745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO$_2$ condensation is a serious limit to the deglaciation of Earth-like planets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A seven-planet resonant chain in TRAPPIST-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+                <w:t xml:space="preserve">Rodrigo Luger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tobie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marko Sestovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon L. Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.050⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.0129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491039v1</w:t>
+                <w:t xml:space="preserve">hal-01489220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les couleurs du ciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Risi</w:t>
+                <w:t xml:space="preserve">Seven temperate terrestrial planets around the nearby ultracool dwarf star TRAPPIST-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venance Journe</w:t>
+                <w:t xml:space="preserve">Amaury H. M. J. Triaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice-Olivier Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubuisson</w:t>
+                <w:t xml:space="preserve">Emmanuël Jehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62456⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 542 (7642), pp.456 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature21360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899239v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-planet resonant chain in TRAPPIST-1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO$_2$ condensation is a serious limit to the deglaciation of Earth-like planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Turbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0129⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 476, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489220v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of the climatic impact of outflow channel formation events on early Mars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Forget</w:t>
+                <w:t xml:space="preserve">Les couleurs du ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venance Journe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James 13 Head</w:t>
+                <w:t xml:space="preserve">Jean-Yves Grandpeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin 13 Wordsworth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 288, pp.10-36. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/62456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452745v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The habitability of Proxima Centauri b. I. Irradiation, rotation and volatile inventory from formation to the present</w:t>
               </w:r>
@@ -3837,51 +3837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Io's dry body shaped by atmospheric instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artyom Aguichine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassin Jaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lincowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terragni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Adkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rackham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02298-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02157-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Izidoro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01518-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaverot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergeev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mayne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abf4df" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abd022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03873-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073128v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Olivier Demory" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00719-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Palumbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113419" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Wolf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Boutle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-707-2020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02345567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hanoufa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01865334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pluriel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.08.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Grimm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Jehin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Luger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Sestovic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Kruse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin 13 Wordsworth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.01.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bolmont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629577" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lustig-Yaeger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Robinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Libert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcheng Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D. Robinson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Domagal-Goldman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Del Genio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E. Gordon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maurice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stolzenbach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassin Jaziri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor J. Bell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lincowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terragni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Gordon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Adkins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campargue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2025.109631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rackham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-024-02298-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Triaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frieder Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02157-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean N. Raymond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Izidoro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bolmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01518-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaverot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142286" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergeev" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mayne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abf4df" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Grimm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abd022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ehrenreich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03873-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02511053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Wolf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Boutle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Way" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-707-2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972902v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937151" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Olivier Demory" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00719-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gillmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Palumbo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113419" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02345567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hanoufa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landsheere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01865334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pluriel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marcq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.08.023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pirali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.11.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731620" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701918v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L. Grimm" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452745v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James 13 Head" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin 13 Wordsworth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.01.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Luger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Sestovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Kruse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0129" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury H. M. J. Triaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Jehin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21360" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.050" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venance Journe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Grandpeix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62456" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Ribas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Reiners" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629576" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359518v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bolmont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629577" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cl&#233;ment" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lange" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renyu Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Min" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Millar-Blanchaer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Lustig-Yaeger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Robinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mousis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Aguichine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leblanc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-187" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Libert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04677236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangcheng Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Jaziri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1051" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fortney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler D. Robinson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Domagal-Goldman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Del Genio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouli E. Gordon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02457128v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS174" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>