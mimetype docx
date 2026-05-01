--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting SUMOylation Triggers IFN-β–dependent Activation of Patient and Allogenic NK Cells in Preclinical Models of Acute Myeloid Leukemia</w:t>
+                <w:t xml:space="preserve">The Combination of Ibrutinib with BH3 Mimetics or Dichloroacetate Is Effective in B-CLL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawan Hallal</w:t>
+                <w:t xml:space="preserve">Joaquín Marco-Brualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion de Toledo</w:t>
+                <w:t xml:space="preserve">Oscar Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Tempé</w:t>
+                <w:t xml:space="preserve">Gemma Azaceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Berrahouane</w:t>
+                <w:t xml:space="preserve">Isabel Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Zemiti</w:t>
+                <w:t xml:space="preserve">Luis Palomera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (17), pp.1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-25-0504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells14171343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348782v1</w:t>
+                <w:t xml:space="preserve">hal-05348806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arming of Natural Killer Cells With Fc‐Engineered Monoclonal Antibodies Confers Specificity Against Tumor B Cells</w:t>
               </w:r>
@@ -502,395 +502,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Ibrutinib with BH3 Mimetics or Dichloroacetate Is Effective in B-CLL</w:t>
+                <w:t xml:space="preserve">Targeting SUMOylation Triggers IFN-β–dependent Activation of Patient and Allogenic NK Cells in Preclinical Models of Acute Myeloid Leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Marco-Brualla</w:t>
+                <w:t xml:space="preserve">Rawan Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Gonzalo</w:t>
+                <w:t xml:space="preserve">Marion de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Azaceta</w:t>
+                <w:t xml:space="preserve">Denis Tempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Izquierdo</w:t>
+                <w:t xml:space="preserve">Rayane Berrahouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Palomera</w:t>
+                <w:t xml:space="preserve">Sara Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (17), pp.1343. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells14171343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-25-0504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348806v1</w:t>
+                <w:t xml:space="preserve">hal-05348782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the MAPK ERK5 the nexus from FAO to NK cell-mediated metastasis immune surveillance?</w:t>
+                <w:t xml:space="preserve">Natural killer cells: the immune frontline against circulating tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Doryan Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
+                <w:t xml:space="preserve">Catherine Alix-Panabières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1641865⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-025-03375-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348846v1</w:t>
+                <w:t xml:space="preserve">hal-05375373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural killer cells: the immune frontline against circulating tumor cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the MAPK ERK5 the nexus from FAO to NK cell-mediated metastasis immune surveillance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gitenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doryan Masmoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Villalba</w:t>
+                <w:t xml:space="preserve">Jean-François Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Alix-Panabières</w:t>
+                <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (1), pp.118. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-025-03375-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1641865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375373v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCGR3A F158V alleles frequency differs in multiple myeloma patients from healthy population</w:t>
               </w:r>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Multrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Coënon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoImmunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), pp.2388306. </w:t>
@@ -1004,472 +1004,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Fc-engineered cathepsin D-targeting antibody enhances ADCC, triggers tumor-infiltrating NK cell recruitment, and improves treatment with paclitaxel and enzalutamide in triple-negative breast cancer</w:t>
+                <w:t xml:space="preserve">The role of mitochondrial transfer in the suppression of CD8+ T cell responses by Mesenchymal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pénélope Desroys Du Roure</w:t>
+                <w:t xml:space="preserve">Loic Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lajoie</w:t>
+                <w:t xml:space="preserve">Waseem Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Mallavialle</w:t>
+                <w:t xml:space="preserve">Jean Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Alcaraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanane Mansouri</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007135⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-024-03980-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459385v1</w:t>
+                <w:t xml:space="preserve">hal-04770078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of non-genetically modified, CAR-like, NK cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïs Coënon</w:t>
+                <w:t xml:space="preserve">A novel Fc-engineered cathepsin D-targeting antibody enhances ADCC, triggers tumor-infiltrating NK cell recruitment, and improves treatment with paclitaxel and enzalutamide in triple-negative breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Desroys Du Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rigal</w:t>
+                <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Courot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Zemiti</w:t>
+                <w:t xml:space="preserve">Aude Mallavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Alcaraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (7), pp.e009070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2024-009070⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.e007135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2023-007135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777713v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mitochondrial transfer in the suppression of CD8+ T cell responses by Mesenchymal stem cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Waseem Akhter</w:t>
+                <w:t xml:space="preserve">Generation of non-genetically modified, CAR-like, NK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Coënon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Nakhle</w:t>
+                <w:t xml:space="preserve">Emilie Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Villalba</w:t>
+                <w:t xml:space="preserve">Hortense Courot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Multrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.394. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), pp.e009070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-024-03980-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2024-009070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770078v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeder cell training shapes the phenotype and function of in vitro expanded natural killer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mannon Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bruchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fayd’herbe de Maudave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1808,563 +1808,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokines impact natural killer cell phenotype and functionality against glioblastoma in vitro</w:t>
+                <w:t xml:space="preserve">10th antibody industrial symposium: new developments in antibody and adoptive cell therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minna Sivonen</w:t>
+                <w:t xml:space="preserve">Ana Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Sirviö</w:t>
+                <w:t xml:space="preserve">Luis Álvarez-Vallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Wojciechowski</w:t>
+                <w:t xml:space="preserve">Federico Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anssi Kailaanmäki</w:t>
+                <w:t xml:space="preserve">Nicolas Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satu Kaipainen</w:t>
+                <w:t xml:space="preserve">Stéphanie Cornen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1227064. </w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.2211692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1227064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2023.2211692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252360v1</w:t>
+                <w:t xml:space="preserve">hal-04121982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10th antibody industrial symposium: new developments in antibody and adoptive cell therapies</w:t>
+                <w:t xml:space="preserve">Cytokines impact natural killer cell phenotype and functionality against glioblastoma in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Antunes</w:t>
+                <w:t xml:space="preserve">Minna Sivonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Álvarez-Vallina</w:t>
+                <w:t xml:space="preserve">Katja Sirviö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Bertoglio</w:t>
+                <w:t xml:space="preserve">Sara Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouquin</w:t>
+                <w:t xml:space="preserve">Anssi Kailaanmäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cornen</w:t>
+                <w:t xml:space="preserve">Satu Kaipainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.2211692. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1227064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19420862.2023.2211692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1227064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121982v1</w:t>
+                <w:t xml:space="preserve">hal-04252360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK cells in peripheral blood carry trogocytosed tumor antigens from solid cancer cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Changes in miRNA Expression during the Generation of Expanded and Activated NK Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Jacot</w:t>
+                <w:t xml:space="preserve">Chantal Reina-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Garcin</w:t>
+                <w:t xml:space="preserve">Mª Pilar Mozas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Depondt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Constantinides</w:t>
+                <w:t xml:space="preserve">David Ovelleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1199594⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (17), pp.13556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241713556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252345v1</w:t>
+                <w:t xml:space="preserve">hal-04252386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Changes in miRNA Expression during the Generation of Expanded and Activated NK Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Reina-Ortiz</w:t>
+                <w:t xml:space="preserve">NK cells in peripheral blood carry trogocytosed tumor antigens from solid cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mª Pilar Mozas</w:t>
+                <w:t xml:space="preserve">William Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ovelleiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fei Gao</w:t>
+                <w:t xml:space="preserve">Geneviève Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Villalba</w:t>
+                <w:t xml:space="preserve">Marie-Lise Depondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (17), pp.13556. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1199594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241713556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1199594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252386v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel trehalose-based excipients for stabilizing nebulized anti-SARS-CoV-2 antibody</w:t>
               </w:r>
@@ -2497,51 +2497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">g-NK cells from umbilical cord blood are phenotypically and functionally different than g-NK cells from peripheral blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,295 +2612,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK Cells Acquire CCR5 and CXCR4 by Trogocytosis in People Living with HIV-1</w:t>
+                <w:t xml:space="preserve">Metformin sensitizes leukemic cells to cytotoxic lymphocytes by increasing expression of intercellular adhesion molecule-1 (ICAM-1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
+                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leventoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
+                <w:t xml:space="preserve">Joaquin Marco Brualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Falvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Corbeau</w:t>
+                <w:t xml:space="preserve">Catherine Alexia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines10050688⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05470-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757390v1</w:t>
+                <w:t xml:space="preserve">hal-03564112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin sensitizes leukemic cells to cytotoxic lymphocytes by increasing expression of intercellular adhesion molecule-1 (ICAM-1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NK Cells Acquire CCR5 and CXCR4 by Trogocytosis in People Living with HIV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
+                <w:t xml:space="preserve">Nicolas Leventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Campos-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Marco Brualla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Falvo</w:t>
+                <w:t xml:space="preserve">Sandrine Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Alexia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Constantinides</w:t>
+                <w:t xml:space="preserve">Pierre Corbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.1341. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05470-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10050688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564112v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Starvation or Pyruvate Dehydrogenase Activation Induce a Broad, ERK5-Mediated, Metabolic Remodeling Leading to Fatty Acid Oxidation</w:t>
               </w:r>
@@ -2912,51 +2912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrar Ul Haq Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamideh Salehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Alexia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose M Valdivielso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3154,90 +3154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the Potential of NK Cell-Based Immunotherapies against Multiple Myeloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reina-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giraldos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Azaceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Palomera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Marzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3282,282 +3282,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From CD16a Biology to Antibody-Dependent Cell-Mediated Cytotoxicity Improvement</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The metabolism of cells regulates their sensitivity to NK cells depending on p53 status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Belkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Marco Brualla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fayd’herbe de Maudave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Falvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.913215⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.3234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07281-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757448v1</w:t>
+                <w:t xml:space="preserve">hal-03595038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolism of cells regulates their sensitivity to NK cells depending on p53 status</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From CD16a Biology to Antibody-Dependent Cell-Mediated Cytotoxicity Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Coënon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.3234. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.913215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07281-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.913215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595038v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded NK cells from umbilical cord blood and adult peripheral blood combined with daratumumab are effective against tumor cells from multiple myeloma patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reina-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Constantinides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,90 +3781,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the NK cell population in hematological cancers confirms the presence of tumor cells and their impact on NK population function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Constantinides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Alexia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3941,51 +3941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Anel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4019,103 +4019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturally improving the natural cytotoxicity of natural killer (NK) cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Alexia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bellin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fayd'Herbe de Maudave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gitenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.3026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4283,64 +4283,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic stress controls mutant p53 R248Q stability in acute myeloid leukemia cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.5637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4374,90 +4374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxidonium® Activates Cytotoxic Lymphocyte Responses Through Dendritic Cell Maturation: Clinical Effects in Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Alexia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Louis-Plence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamine El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4508,51 +4508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in the ND2 Subunit of Mitochondrial Complex I Are Sufficient to Confer Increased Tumorigenic and Metastatic Potential to Cancer Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Marco-Brualla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameer Al-Wasaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,645 +4636,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02334214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK cell activation and recovery of NK cell subsets in lymphoma patients after obinutuzumab and lenalidomide treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial Complex I activity signals antioxidant response through ERK5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrar Ul Haq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gitenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Garaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roch Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2017.1409322⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.7420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23884-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780378v1</w:t>
+                <w:t xml:space="preserve">hal-01835615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Complex I activity signals antioxidant response through ERK5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">NK cell activation and recovery of NK cell subsets in lymphoma patients after obinutuzumab and lenalidomide treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Alexia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gitenay</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morschhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Garaude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
+                <w:t xml:space="preserve">Roch Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.7420. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.e1409322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23884-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2017.1409322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835615v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in metabolism affect expression of ABC transporters through ERK5 and depending on p53 status</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expansion of allogeneic NK cells with efficient antibody-dependent cell cytotoxicity against multiple tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gondeau</w:t>
+                <w:t xml:space="preserve">Diego Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Orecchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Talarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.23305⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (14), pp.3856-3869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.25149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345948v1</w:t>
+                <w:t xml:space="preserve">inserm-02351977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of allogeneic NK cells with efficient antibody-dependent cell cytotoxicity against multiple tumors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Talarico</w:t>
+                <w:t xml:space="preserve">Changes in metabolism affect expression of ABC transporters through ERK5 and depending on p53 status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Belkahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrar Ul Haq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gitenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Alexia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cornillon</w:t>
+                <w:t xml:space="preserve">Claire Gondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (14), pp.3856-3869. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1114--1129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.25149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.23305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02351977v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PDK1 Inhibitor Dichloroacetate Controls Cholesterol Homeostasis Through the ERK5/MEF2 Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrar Ul Haq Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gitenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gerbal-Chaloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
@@ -5306,295 +5306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD45 Isoform Profile Identifies Natural Killer (NK) Subsets with Differential Activity</w:t>
+                <w:t xml:space="preserve">Activated Allogeneic NK Cells Preferentially Kill Poor Prognosis B-Cell Chronic Lymphocytic Leukemia Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
+                <w:t xml:space="preserve">Diego Sánchez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline René</w:t>
+                <w:t xml:space="preserve">Pilar Lanuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Muntasell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150434⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01867110v1</w:t>
+                <w:t xml:space="preserve">hal-01835596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated Allogeneic NK Cells Preferentially Kill Poor Prognosis B-Cell Chronic Lymphocytic Leukemia Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD45 Isoform Profile Identifies Natural Killer (NK) Subsets with Differential Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Muntasell</w:t>
+                <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Cisneros</w:t>
+                <w:t xml:space="preserve">Céline René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.454. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0150434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2016.00454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835596v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01867110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Leukemic Cells performing Oxidative Phosphorylation (OXPHOS) Generate an Antioxidant Response Independently of Reactive Oxygen species (ROS) Production</w:t>
               </w:r>
@@ -5606,64 +5606,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrar Ul Haq Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeez G. Rathore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Belkhala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5727,64 +5727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human NK cells activated by EBV + lymphoblastoid cells overcome anti-apoptotic mechanisms of drug resistance in haematological cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sanchez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Azaceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Muntasell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacho Aguiló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5848,90 +5848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Anti-tumor Cells Carrying Natural Killer (NK) Cell Antigens in Patients With Hematological Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cayrefourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5982,77 +5982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The presence of wild type p53 in hematological cancers improves the efficacy of combinational therapy targeting metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Orecchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Lopez-Royuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6116,77 +6116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5′ and 3′ untranslated regions contribute to the differential expression of specific HLA-A alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eliaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6495,295 +6495,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01867014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFNα signaling through PKC-θ is essential for antitumor NK cell function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular-signal-regulated kinase 5 modulates the antioxidant response by transcriptionally controlling Sirtuin 1 expression in leukemic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Lopez-Royuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeez G. Rathore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia R. Comet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Ignacio Aguilo</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moeez G. Rathoré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan Garaude</w:t>
+                <w:t xml:space="preserve">Lluis Fajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (8), pp.e948705. </w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.253 - 261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/21624011.2014.948705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108492v1</w:t>
+                <w:t xml:space="preserve">inserm-01867017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular-signal-regulated kinase 5 modulates the antioxidant response by transcriptionally controlling Sirtuin 1 expression in leukemic cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IFNα signaling through PKC-θ is essential for antitumor NK cell function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Annicotte</w:t>
+                <w:t xml:space="preserve">Natalia R. Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Aguilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis Fajas</w:t>
+                <w:t xml:space="preserve">Moeez G. Rathoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Catalán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Garaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.253 - 261. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (8), pp.e948705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2014.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/21624011.2014.948705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01867017v1</w:t>
+                <w:t xml:space="preserve">hal-03108492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Epstein-Barr virus reactivation after allogeneic transplantation is associated with improved survival</w:t>
               </w:r>
@@ -6915,103 +6915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-trans retinoic acid (ATRA) induces miR-23a expression, decreases CTSC expression and granzyme B activity leading to impaired NK cell cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Sánchez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeez G. Rathore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49, pp.42 - 52. </w:t>
@@ -7049,77 +7049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Metabolic Inhibitors For The Treatment Of Blood-Borne Cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Lopez-Royuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeez G. Rathore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7183,103 +7183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs: new candidates for the regulation of the human cumulus–oocyte complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Sánchez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeez G. Rathore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (11), pp.3038-3049. </w:t>
@@ -7317,103 +7317,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From tumor cell metabolism to tumor immune escape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeez G. Rathore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Lopez-Royuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Garaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45 (1), pp.106-13. </w:t>
@@ -7490,51 +7490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan I. Aguiló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Catalán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Garaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeez G. Rathore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7579,295 +7579,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00726668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NF-κB member p65 controls glutamine metabolism through miR-23a.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The protooncogene Vav1 regulates murine leukemia virus-induced T-cell leukemogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine de Bettignies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Tempé</w:t>
+                <w:t xml:space="preserve">Sandra Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumeya Adjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Garaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Keriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2012.05.011⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (5), pp.600-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/onci.20225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00726691v1</w:t>
+                <w:t xml:space="preserve">inserm-00726759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protooncogene Vav1 regulates murine leukemia virus-induced T-cell leukemogenesis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johan Garaude</w:t>
+                <w:t xml:space="preserve">The NF-κB member p65 controls glutamine metabolism through miR-23a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeez G. Rathore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Keriel</w:t>
+                <w:t xml:space="preserve">Carine de Bettignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1 (5), pp.600-608. </w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (9), pp.1448-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/onci.20225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00726759v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00726691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kinase C-theta is required for NK cell activation and in vivo control of tumor progression</w:t>
               </w:r>
@@ -7892,51 +7892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Anel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,77 +8009,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyma Charni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ignacio Aguilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Garaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Bettignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 182 (6), pp.3398-405. </w:t>
@@ -8277,51 +8277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Charni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Rathore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96, pp.S31--S31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8532,51 +8532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Hipskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 62 (6), pp.515--20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Hipskind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (6), pp.527--35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8874,51 +8874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What came first: PKC theta or the immune synapse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Immunologiae et Therapiae Experimentalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (1), pp.6--12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8995,51 +8995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Kiosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 170 (1), pp.41--47. </w:t>
@@ -9109,51 +9109,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARMED NK CELLS FOR UNIVERSAL CELL THERAPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9255,51 +9255,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic rewiring of cancer cells induces metastasis via ERK5 but triggers recognition by NK cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffy Escayg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9307,51 +9307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Alexia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9373,90 +9373,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SUMOylation inhibitor TAK-981 (Subasumstat) triggers IFN-I-dependent activation of Natural Killer cells against Acute Myeloid Leukemias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawan Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tempé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Coënon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9660,51 +9660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Silvestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l&#8208;morvan Duroyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny&#8208;constanza Thibout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70170" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Hallal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Temp&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Berrahouane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zemiti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-25-0504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Co&#235;non" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Falvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Multrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lombardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.70242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Marco-Brualla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Azaceta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Izquierdo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palomera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14171343" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Villalba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Campos-Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1641865" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Masmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03375-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Constantinides" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2388306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Desroys Du Roure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Alcaraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Mansouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rigal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Courot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2024-009070" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03980-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.740" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannon Geindreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bruchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06976-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd&#8217;herbe de Maudave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041109" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Sivonen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sirvi&#246;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wojciechowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Kailaanm&#228;ki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Kaipainen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1227064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121982v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Antunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#193;lvarez-Vallina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertoglio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2023.2211692" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Depondt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1199594" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reina-Ortiz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Pilar Mozas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ovelleiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Villalba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713556" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03935985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noverraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122463" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Coenon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2023.2283353" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Nghiem Vo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leventoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10050688" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Allende-Vega" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Marco Brualla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alexia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05470-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ul Haq Khan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Valdivielso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Bozic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091392" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.12.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giraldos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030392" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.913215" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595038v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belkahla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07281-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd-Herbe-De-Maudave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Pr&#233;sumey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1853314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mrouj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Andr&#233;s-S&#225;nchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Dubra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026507118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8040727" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pardo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00872" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02711666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bellin-Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03010044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reina&#8209;ortiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gasc&#243;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Woods" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76051-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334210v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42220-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine El Ahmadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02693" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Al-Wasaby" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Soler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romanos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Conde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morschhauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2017.1409322" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23884-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23305" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02351977v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Orecchioni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Talarico" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.25149" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10339-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867110v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150434" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835596v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lanuza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G&#243;mez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Muntasell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cisneros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00454" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877446v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeez G. Rathore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belkhala" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.11.045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835574v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez-Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Aguil&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nu&#241;ez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/2162402X.2014.991613" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cayrefourcq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.08.021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868552v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Lopez-Royuela" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Reggiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4653" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eliaou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545927" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Catal&#225;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Charni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jaime" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aguilo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Enr&#237;quez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/2162402X.2014.985924" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Banavali" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berthold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Berruti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3332/ecancer.2014.463" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia R. Comet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeez G. Rathor&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/21624011.2014.948705" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fajas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.05.026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867012v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Auger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Orsini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice C&#233;ballos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fegueux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kanouni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.12260" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F503F7B28508D9747E0E21DC56D15834D19985E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saumet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.01.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867009v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hipskind" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/18715206113136660374" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det321" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.04.024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Aguil&#243;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2012.00187" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726691v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Bettignies" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.05.011" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726759v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jacquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.20225" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Aguilo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garaude" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Pardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0801820" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Fernandez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007542" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194093v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rathore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaminski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delepine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chable-Bessia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.11.7607" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262228v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Hipskind" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3083.2005.01696.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busuttil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Droin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Hu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200324625" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. del Pozo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3083.2004.01429.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262422v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239684v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Schwartz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Kiosses" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.170.1.41" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948105v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349353v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffy Escayg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769520v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Silvestre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l&#8208;morvan Duroyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny&#8208;constanza Thibout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70170" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Marco-Brualla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Azaceta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Izquierdo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Palomera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14171343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Constantinides" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Co&#235;non" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Falvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Multrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Lombardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.70242" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Hallal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Toledo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Temp&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Berrahouane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zemiti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-25-0504" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Masmoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Villalba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alix-Panabi&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03375-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Campos-Mora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1641865" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Constantinides" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2388306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03980-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Desroys Du Roure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mallavialle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Alcaraz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Mansouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777713v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rigal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Courot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2024-009070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mco2.740" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mannon Geindreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ghiringhelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bruchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06976-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd&#8217;herbe de Maudave" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15041109" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Antunes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis &#193;lvarez-Vallina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bertoglio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cornen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2023.2211692" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Sivonen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Sirvi&#246;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wojciechowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Kailaanm&#228;ki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Kaipainen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1227064" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reina-Ortiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; Pilar Mozas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ovelleiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Villalba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241713556" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jacot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Depondt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1199594" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03935985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Noverraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Robin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Passemard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fauvel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122463" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Coenon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2023.2283353" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Allende-Vega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Marco Brualla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alexia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05470-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757390v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Nghiem Vo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leventoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10050688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ul Haq Khan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamideh Salehi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Valdivielso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Bozic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11091392" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563900v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd'Herbe de Maudave" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhem Leconet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Toupet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2021.12.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giraldos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Marzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11030392" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belkahla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07281-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.913215" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayd-Herbe-De-Maudave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Pr&#233;sumey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2020.1853314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mrouj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Andr&#233;s-S&#225;nchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Dubra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026507118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031877v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8040727" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Pardo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00872" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02711666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bellin-Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.03026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03010044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reina&#8209;ortiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gasc&#243;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Woods" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76051-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334210v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42220-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02414398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louis-Plence" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamine El Ahmadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.02693" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02334214v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameer Al-Wasaby" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Soler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romanos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Conde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11071027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835615v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23884-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morschhauser" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2017.1409322" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02351977v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Sanchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Orecchioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Talarico" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.25149" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23305" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gerbal-Chaloin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10339-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835596v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#225;nchez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lanuza" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G&#243;mez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Muntasell" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cisneros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00454" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ren&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150434" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877446v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeez G. Rathore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belkhala" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.11.045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835574v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sanchez-Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacho Aguil&#243;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nu&#241;ez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/2162402X.2014.991613" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cayrefourcq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2015.08.021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868552v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Lopez-Royuela" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Reggiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.4653" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Eliaou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545927" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Catal&#225;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyma Charni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Jaime" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Aguilo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Enr&#237;quez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/2162402X.2014.985924" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867014v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shripad Banavali" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Berthold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Berruti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3332/ecancer.2014.463" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867017v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Annicotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fajas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.05.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03108492v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia R. Comet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeez G. Rathor&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/21624011.2014.948705" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867012v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Auger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Orsini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice C&#233;ballos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fegueux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kanouni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.12260" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F503F7B28508D9747E0E21DC56D15834D19985E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saumet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.01.003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01867009v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hipskind" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/18715206113136660374" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det321" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.04.024" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726668v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan I. Aguil&#243;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2012.00187" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726759v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumeya Adjali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jacquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Keriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.20225" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00726691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine de Bettignies" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2012.05.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Aguilo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garaude" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Pardo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0801820" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Bettignies" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00431462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Clap&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Fernandez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007542" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194093v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rathore" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaminski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delepine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chable-Bessia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.11.7607" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262228v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Hipskind" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3083.2005.01696.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262400v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Busuttil" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Droin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Hu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.200324625" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262378v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. del Pozo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3083.2004.01429.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262422v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239684v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Schwartz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Kiosses" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.170.1.41" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04948105v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349353v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffy Escayg" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzid" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769520v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>