--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -135,1472 +135,1593 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (IVe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Ethiopian Connections with the White Monastery (al-Dayr al-Abyaḍ, Egypt): New Hypotheses and Discoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jullien</w:t>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Ambu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pilette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LUISA SERNICOLA; MASSIMO VILLA. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">From Aksum to Lalibäla: The myth of the ‘dark ages’ of Eritrean and Ethiopian history (7th–13th cent.).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UniorPress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-28, 2026, Studi Africanistici - Serie Etiopica, 978-88-6719-352-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6093/978-88-6719-352-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04840985v1</w:t>
+                <w:t xml:space="preserve">hal-05544208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethiopian Islam. Connected studies of Medieval Horn of Africa</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des moniales éthiopiennes inconnues : femmes et expériences ascétiques dans le mouvement stéphanite (Éthiopie, XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modèles et expériences ascétiques dans les sociétés médiévales, actes du LVe congrès de la SHMESP LVe, XIe Congrès du CERCOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 201, pp.163-178, 2025, Histoire ancienne et médiévale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411809v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle page de l’histoire des relations entre Égypte et Éthiopie : un document bilingue du Dayr al-Muḥarraq (Paris BnF Éthiopien 32, f. 207va-b)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Boudhors; N. Carlig; E. Garel; C. Louis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études coptes XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lists of Metropolitans’ burial places : a study on the toponymical memory of the Ethiopian Church</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bishops and Bishoprics in Egypt, Nubia, and Ethiopia (Fourth-Fourteenth Centuries) Religious Authorities, Episcopal Seats, and Interactions in Local and Regional Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9789042954502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...11 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takla Haymānot, un saint éthiopien en Égypte : une étude préliminaire des textes arabes traduits du guèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225031v1</w:t>
+                <w:t xml:space="preserve">Perrine Pilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Labadie; Martina Ambu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes, images et objets entre l’Égypte copte et la Corne de l’Afrique chrétienne au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, A paraître, Nubia - Studies in the Archaeology and History of Northeast Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (IVe-XVIIIe siècles). Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (IVe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Numéro spécial 242/3, p. 291-302</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">, Numéro spécial sous la dir. de Martina Ambu et Florence Jullien, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05166177v1</w:t>
+                <w:t xml:space="preserve">halshs-04840985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Long Voyage of MS Paris, BnF, Éthiopien 32 from Egypt to France (1344/1371–1640s)</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Ethiopian Islam. Connected studies of Medieval Horn of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Martina Ambu</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14uc6⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Simon Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cornax-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron M Butts</w:t>
+                <w:t xml:space="preserve">Jorge de Torres Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Pilette</w:t>
-[...207 lines deleted...]
-                <w:t xml:space="preserve">Martina Ambu</w:t>
+                <w:t xml:space="preserve">Deresse Ayenachew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 153, pp.117-134. </w:t>
-[...199 lines deleted...]
-                <w:t xml:space="preserve">hal-05264981v1</w:t>
+              <w:t xml:space="preserve">, 153, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.19085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des moniales éthiopiennes inconnues : femmes et expériences ascétiques dans le mouvement stéphanite (Éthiopie, XVe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (IVe-XVIIIe siècles). Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et expériences ascétiques dans les sociétés médiévales, actes du LVe congrès de la SHMESP LVe, XIe Congrès du CERCOR</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05411809v2</w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial 242/3, p. 291-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05166177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle page de l’histoire des relations entre Égypte et Éthiopie : un document bilingue du Dayr al-Muḥarraq (Paris BnF Éthiopien 32, f. 207va-b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Pilette</w:t>
+                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (ive-xviiie siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études coptes XVIII</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04380053v1</w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (242), pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14uc6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lists of Metropolitans’ burial places : a study on the toponymical memory of the Ethiopian Church</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Syriac and Garshuni Graffiti at the Monastery of St. Macarius (Wādī al-Naṭrūn, Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron M Butts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pilette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bishops and Bishoprics in Egypt, Nubia, and Ethiopia (Fourth-Fourteenth Centuries) Religious Authorities, Episcopal Seats, and Interactions in Local and Regional Perspectives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05263651v1</w:t>
+              <w:t xml:space="preserve">Journal of Eastern Christian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17831520-bja00007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takla Haymānot, un saint éthiopien en Égypte : une étude préliminaire des textes arabes traduits du guèze</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Long Voyage of MS Paris, BnF, Éthiopien 32 from Egypt to France (1344/1371–1640s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes, images et objets entre l’Égypte copte et la Corne de l’Afrique chrétienne au Moyen Âge</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15460/aethiopica.27.2292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moniales eustathéennes en Éthiopie médiévale (xive-xve siècles) : les Règles des Pères et le système des « monastères doubles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (242), pp.391-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ucb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazret, Tigray, the Metropolitan Seat of the Church of Ethiopia from the Twelfth to the Fourteenth Century: Material and Written Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiluf Berhe Woldeyohannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dumbarton Oaks Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79, pp.95-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391229v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expulsion of the Coptic metropolitan Yā‘ǝqob (1337-1344) by King ‘Amda Ṣǝyon (1314-1344): a policy of tolerance towards Muslim communities of Ethiopia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.19362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04381869v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A survey of three manuscripts from Tәgray (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lamesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailay Atsba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.199 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2022.1718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04407899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Sawirus ibn al-Muqaffa‘, Mäs·h· afä Sawiros zä-Esmunayn : la versione ge’ez del Kitaˉb al-ıˉd· aˉh· di Severo di Ašmuˉnayn (X/XI sec.) : Omelie I-III, Introduction, édition du texte éthiopien et traduction italienne par Tedros Abraha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1668,51 +1789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB9DED38"/>
+    <w:nsid w:val="0730ACD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1899,51 +2020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-ambu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1214-0468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cornax-G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Torres Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.27.2292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uc6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Butts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pilette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17831520-bja00007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ucb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391229v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe Woldeyohannes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailay Atsba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2022.1718" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411809v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-ambu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1214-0468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pilette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/760" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-352-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411809v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cornax-G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Torres Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uc6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Butts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17831520-bja00007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.27.2292" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ucb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391229v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe Woldeyohannes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19362" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailay Atsba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2022.1718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>