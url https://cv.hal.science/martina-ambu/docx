--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -363,182 +363,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle page de l’histoire des relations entre Égypte et Éthiopie : un document bilingue du Dayr al-Muḥarraq (Paris BnF Éthiopien 32, f. 207va-b)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lists of Metropolitans’ burial places : a study on the toponymical memory of the Ethiopian Church</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études coptes XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, A paraître</w:t>
+              <w:t xml:space="preserve">Bishops and Bishoprics in Egypt, Nubia, and Ethiopia (Fourth-Fourteenth Centuries) Religious Authorities, Episcopal Seats, and Interactions in Local and Regional Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9789042954502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380053v1</w:t>
+                <w:t xml:space="preserve">hal-05263651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lists of Metropolitans’ burial places : a study on the toponymical memory of the Ethiopian Church</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle page de l’histoire des relations entre Égypte et Éthiopie : un document bilingue du Dayr al-Muḥarraq (Paris BnF Éthiopien 32, f. 207va-b)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Boudhors; N. Carlig; E. Garel; C. Louis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bishops and Bishoprics in Egypt, Nubia, and Ethiopia (Fourth-Fourteenth Centuries) Religious Authorities, Episcopal Seats, and Interactions in Local and Regional Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9789042954502</w:t>
+              <w:t xml:space="preserve">Études coptes XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263651v1</w:t>
+                <w:t xml:space="preserve">hal-04380053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takla Haymānot, un saint éthiopien en Égypte : une étude préliminaire des textes arabes traduits du guèze</w:t>
               </w:r>
@@ -602,1118 +602,1118 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (IVe-XVIIIe siècles)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Long Voyage of MS Paris, BnF, Éthiopien 32 from Egypt to France (1344/1371–1640s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">Aethiopica, International Journal for Ethiopian and Eritrean Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15460/aethiopica.27.2292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04840985v1</w:t>
+                <w:t xml:space="preserve">hal-05263559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethiopian Islam. Connected studies of Medieval Horn of Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (ive-xviiie siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Chekroun</w:t>
+                <w:t xml:space="preserve">Florence Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (242), pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14uc6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syriac and Garshuni Graffiti at the Monastery of St. Macarius (Wādī al-Naṭrūn, Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron M Butts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Dorso</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Pilette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Eastern Christian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/17831520-bja00007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Cornax-Gómez</w:t>
+                <w:t xml:space="preserve">hal-05263549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moniales eustathéennes en Éthiopie médiévale (xive-xve siècles) : les Règles des Pères et le système des « monastères doubles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (242), pp.391-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ucb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazret, Tigray, the Metropolitan Seat of the Church of Ethiopia from the Twelfth to the Fourteenth Century: Material and Written Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge de Torres Rodriguez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deresse Ayenachew</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiluf Berhe Woldeyohannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dumbarton Oaks Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79, pp.95-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391229v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (IVe-XVIIIe siècles). Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial 242/3, p. 291-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05166177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expulsion of the Coptic metropolitan Yā‘ǝqob (1337-1344) by King ‘Amda Ṣǝyon (1314-1344): a policy of tolerance towards Muslim communities of Ethiopia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 153, 2023, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-04225031v1</w:t>
+              <w:t xml:space="preserve">, 2023, 153, pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.19362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A survey of three manuscripts from Tәgray (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lamesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailay Atsba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.199 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2022.1718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04407899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Sawirus ibn al-Muqaffa‘, Mäs·h· afä Sawiros zä-Esmunayn : la versione ge’ez del Kitaˉb al-ıˉd· aˉh· di Severo di Ašmuˉnayn (X/XI sec.) : Omelie I-III, Introduction, édition du texte éthiopien et traduction italienne par Tedros Abraha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ambu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (IVe-XVIIIe siècles). Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (IVe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ambu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Numéro spécial 242/3, p. 291-302</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-05166177v1</w:t>
+              <w:t xml:space="preserve">, Numéro spécial sous la dir. de Martina Ambu et Florence Jullien, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04840985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canons, règles et pénitences dans les mondes monastiques orientaux (ive-xviiie siècles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Ambu</w:t>
+                <w:t xml:space="preserve">Ethiopian Islam. Connected studies of Medieval Horn of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Aaron M Butts</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martina Ambu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Cornax-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...239 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Derat</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge de Torres Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martina Ambu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deresse Ayenachew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 153, pp.117-134. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">, 153, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remmm.19085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263580v1</w:t>
-[...172 lines deleted...]
-                <w:t xml:space="preserve">hal-05264981v1</w:t>
+                <w:t xml:space="preserve">hal-04225031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1789,51 +1789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0730ACD3"/>
+    <w:nsid w:val="F35B125A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2020,51 +2020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-ambu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1214-0468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pilette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/760" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-352-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411809v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cornax-G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Torres Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19085" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166177v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uc6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Butts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17831520-bja00007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.27.2292" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ucb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391229v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe Woldeyohannes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19362" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailay Atsba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2022.1718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-ambu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1214-0468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544208v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ambu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Pilette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fedoabooks.unina.it/index.php/fedoapress/catalog/book/760" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-6719-352-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411809v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380053v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15460/aethiopica.27.2292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jullien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14uc6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Butts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17831520-bja00007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ucb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391229v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiluf Berhe Woldeyohannes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05166177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lamesa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailay Atsba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2022.1718" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dorso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cornax-G&#243;mez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Torres Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresse Ayenachew" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19085" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>