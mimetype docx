--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -528,234 +528,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Imagination morte imaginez. Une mise en scène beckettienne. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossways Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3.2, s. p. (online)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Michèle Fabien et le théâtre de Pier Paolo Pasolini : “introduire les enjeux du texte dans son propre corps et les ressortir par la parole”»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterFrancophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.97-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« “Impossibile tracciare confini” : Franco Beltrametti e l’arte dell’(auto-)traduzione poetica. Ricerche in corso all’Archivio svizzero di letteratura »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Versants. Revue suisse des littératures romanes = rivista svizzera di letterature romanze = Schweizerische Zeitschrift für romanische Literaturen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6§/2, pp.99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698105v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04698102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À la poursuite d’une “parole concrète”. Michèle Fabien traductrice du théâtre de Pier Paolo Pasolini »,</w:t>
               </w:r>
@@ -1088,246 +1088,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le sublime de Paradise Lost en traduction : Paolo Antonio Rolli et Louis Racine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Atelier de traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.85-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« CR de : A. Choné, I. Hajek, Ph. Hamman (éds), Guide des Humanités environnementales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.228-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« CR de : P. Masson, Les Sept Vies d’André Gide. Biographies d’un écrivain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.225-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698112v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04698094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “J’étais chrétien” : Bataille &amp; le christianisme »</w:t>
               </w:r>
@@ -1389,178 +1389,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Comment parler de Beckett aujourd’hui ? Lire, voir &amp; entendre une œuvre phénoménale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.7782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Artaud, Beckett, Pasolini : tra ateologia e cristologia. Per una poetica della conversione »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poetiche. Rivista di letteratura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (38), pp.85-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698093v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04698110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1871,503 +1871,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur Le Christianisme contre le Christ. Un projet de livre d’André Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clasiques Garnier, « Bibliothèque gidienne ». 2022, 978-2-406-13132-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gide, Il futuro dell’Europa e altri scritti, édition et traduction par T. Collani, P. Codazzi, M. Della Casa, P. Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Collani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Codazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quodlibet, « Elements ». 2022, 9788822908353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Gide aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Codazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MediaPop, 2022, 978-2-491436-61-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Clasiques Garnier, « Bibliothèque gidienne ». 2022, 978-2-406-13132-8</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences du sacré et dé-figurations du Christ. Lectures croisées : de Bataille à Artaud, Beckett et Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orizons. 2020, 979-10-309-0258-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">André Gide, Il futuro dell’Europa e altri scritti, édition et traduction par T. Collani, P. Codazzi, M. Della Casa, P. Fossa</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Valesio, Le Minuit de Spoleto/La Mezzanotte di Spoleto, édition et traduction collaborative sous la direction de M. Della Casa et M. Delville, préf. de T. Collani et E. Monti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Collani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Codazzi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Orizons, « Littérature / Poètes du monde ». 2019, 979-10-309-0199-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospettive incrociate. La poesia nella Svizzera italiana: dialoghi e letture II,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Quodlibet, « Elements ». 2022, 9788822908353</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Società Editrice Fiorentina, « Ungarettiana ». 2019, 978-88-6032-544-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698037v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04698033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gide, l’Européen. Avec un texte inédit d’André Gide</w:t>
               </w:r>
@@ -2770,543 +2770,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction (André Gide aujourd'hui) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Codazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martina Della Casa, Paola Codazzi (éds), André Gide aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MediaPop, pp.5-6, 2022, 978-2-491436-61-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Variazioni sulla tela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Seigne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una rete larga come il mondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEF, pp.5-10, 2022, 9788860327888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paolo Valesio (1939) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quodlibet, « Elements ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. Curreri, P. Pellini (éds), La critica viva. Lettura collettiva di una generazione 1920-1940</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-340, 2022, 9788822908544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gide et la botanique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martina Della Casa, Paola Codazzi (éds), André Gide aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MediaPop, pp.41-46, 2022, 978-2-491436-61-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Postfazione. La massa, la comunità e l’individuo secondo Gide diarista »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quodlibet, « Elements ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Gide, Il futuro dell’Europa e altri scritti, édition et traduction par T. Collani, P. Codazzi, M. Della Casa, P. Fossa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-125, 2022, 9788822908353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Quodlibet, « Elements ». </w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gide et Marinetti. Divergences, convergences et enlèvements du pontife »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odoya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L. Curreri, P. Pellini (éds), La critica viva. Lettura collettiva di una generazione 1920-1940</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.335-340, 2022, 9788822908544</w:t>
+              <w:t xml:space="preserve">A. Battistini, B. Conconi, É. Lysøe, P. Puccini (éds), L’Europa o la lingua sognata/L’Europe ou la langue rêvée. Studi in onore di Anna Soncini Fratta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-108, 2021, 978-88-6680-418-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...244 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sylviane Dupuis. Géométries de l’ouvert »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orizons, « Littératures et poètes du monde ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T. Collani, P. Codazzi, C. Werlé (éds), Rythmes, voix et mouvances poétiques en Suisse romande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-131, 2021, 979-10-309-0283-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698075v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04698076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Renewing the Sacred and the Sublime. From Futurist Manifestos to Marinetti’s Aeropoem of Jesus »</w:t>
               </w:r>
@@ -3505,246 +3505,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Avant-propos et introduction au volume André Gide, l’Européen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, « Bibliothèque gidienne »,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Della Casa (éd.) André Gide, l’Européen. Avec un texte inédit d’André Gide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-10, 11-52, 2019, 978240608299-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prisca Agustoni – Plurilinguismi poetici. La scrittura e i margini del senso »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Società Editrice Fiorentina, « Ungarettiana ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Della Casa, C. Bauer (éds), Prospettive incrociate. La poesia nella Svizzera italiana : dialoghi e letture II, préf. de F. Alborghetti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-34, 2019, 9788860325440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Alborghetti et le partage de la mémoire. Maiser : une “histoire commune”, une “histoire d’ensemble” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Strasbourg, « Helvetica ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. Battiston, D. J. Bannen (éds), La littérature suisse entre fictionnalité et factualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-170, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698059v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04698058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduzione. Spazi d’incontro: tra scrittura e lettura »</w:t>
               </w:r>
@@ -3797,173 +3797,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fabiano Alborghetti. Dalla cronaca alla poesia, dal vissuto alla scrittura »</w:t>
+                <w:t xml:space="preserve">« Postfazione. Traversate poetiche. Ragioni ed esiti della forma dialogica »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Società Editrice Fiorentina, « Ungarettiana ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T. Collani, M. Della Casa (éds), Attraversare le parole. La poesia nella Svizzera italiana : dialoghi e letture, préf. de N. Scaffai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-27, 2017, 9788860324146</w:t>
+              <w:t xml:space="preserve">, pp.139-146, 2017, 9788860324146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698051v1</w:t>
+                <w:t xml:space="preserve">hal-04698053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Postfazione. Traversate poetiche. Ragioni ed esiti della forma dialogica »</w:t>
+                <w:t xml:space="preserve">« Fabiano Alborghetti. Dalla cronaca alla poesia, dal vissuto alla scrittura »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Società Editrice Fiorentina, « Ungarettiana ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T. Collani, M. Della Casa (éds), Attraversare le parole. La poesia nella Svizzera italiana : dialoghi e letture, préf. de N. Scaffai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.139-146, 2017, 9788860324146</w:t>
+              <w:t xml:space="preserve">, pp.7-27, 2017, 9788860324146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698053v1</w:t>
+                <w:t xml:space="preserve">hal-04698051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Expérience du sacré et imaginaire christique dans les écritures contemporaines européennes : Artaud, Beckett et Pasolini. Trois écrivains vêtus en “chemise d’ex-amateur de théologie” »</w:t>
               </w:r>
@@ -4256,151 +4256,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Translation : EN-FR) Gianna Patriarca, « La langue à l’intérieur de mes langues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Translation : FR-EN) Anna Paola Soncini Fratta, « Literature and the Comprehension of Signs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698121v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04698120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4476,51 +4476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00769A53"/>
+    <w:nsid w:val="29069842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4707,51 +4707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-della-casa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7189-3183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.8365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7782" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fossa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Codazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Musinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-traduire_la_litterature_grand_public_et_la_vulgarisation_tatiana_musinova_enrico_monti_martina_della_casa-9791030904956-79535.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bauer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05261533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698054v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-della-casa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7189-3183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.8365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fossa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Codazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Musinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-traduire_la_litterature_grand_public_et_la_vulgarisation_tatiana_musinova_enrico_monti_martina_della_casa-9791030904956-79535.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05261533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>