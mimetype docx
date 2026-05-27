--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1088,246 +1088,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« CR de : A. Choné, I. Hajek, Ph. Hamman (éds), Guide des Humanités environnementales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.228-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« CR de : P. Masson, Les Sept Vies d’André Gide. Biographies d’un écrivain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RILUNE - Revue des littératures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.225-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le sublime de Paradise Lost en traduction : Paolo Antonio Rolli et Louis Racine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Atelier de traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26, pp.85-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698094v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04698112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “J’étais chrétien” : Bataille &amp; le christianisme »</w:t>
               </w:r>
@@ -1871,105 +1871,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Gide aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Codazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MediaPop, 2022, 978-2-491436-61-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur Le Christianisme contre le Christ. Un projet de livre d’André Gide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clasiques Garnier, « Bibliothèque gidienne ». 2022, 978-2-406-13132-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gide, Il futuro dell’Europa e altri scritti, édition et traduction par T. Collani, P. Codazzi, M. Della Casa, P. Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2004,132 +2079,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quodlibet, « Elements ». 2022, 9788822908353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698028v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04698038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences du sacré et dé-figurations du Christ. Lectures croisées : de Bataille à Artaud, Beckett et Pasolini</w:t>
               </w:r>
@@ -2516,208 +2516,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Traduire la littérature grand public et la vulgarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Musinova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire la littérature grand public et la vulgarisation / Translating Popular Fiction and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orizons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-27, 2024, 979-10-309-0495-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« André Gide la question religieuse. Un sujet critique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, « Bibliothèque Gidienne ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. Codazzi, André Gide et ses critiques (1951-1969)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.353-370, 2024, 978-2-406-16545-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698090v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04525874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pietro De Marchi – Qui e altrove. I percorsi e le tracce della scrittura »</w:t>
               </w:r>
@@ -2770,50 +2770,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Postfazione. La massa, la comunità e l’individuo secondo Gide diarista »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quodlibet, « Elements ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">André Gide, Il futuro dell’Europa e altri scritti, édition et traduction par T. Collani, P. Codazzi, M. Della Casa, P. Fossa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-125, 2022, 9788822908353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Variazioni sulla tela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Seigne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una rete larga come il mondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEF, pp.5-10, 2022, 9788860327888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction (André Gide aujourd'hui) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2822,345 +2968,199 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martina Della Casa, Paola Codazzi (éds), André Gide aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MediaPop, pp.5-6, 2022, 978-2-491436-61-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paolo Valesio (1939) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quodlibet, « Elements ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Curreri, P. Pellini (éds), La critica viva. Lettura collettiva di una generazione 1920-1940</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.335-340, 2022, 9788822908544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gide et la botanique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martina Della Casa, Paola Codazzi (éds), André Gide aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MediaPop, pp.41-46, 2022, 978-2-491436-61-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698081v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04698085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gide et Marinetti. Divergences, convergences et enlèvements du pontife »</w:t>
               </w:r>
@@ -3797,173 +3797,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Postfazione. Traversate poetiche. Ragioni ed esiti della forma dialogica »</w:t>
+                <w:t xml:space="preserve">« Fabiano Alborghetti. Dalla cronaca alla poesia, dal vissuto alla scrittura »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Società Editrice Fiorentina, « Ungarettiana ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T. Collani, M. Della Casa (éds), Attraversare le parole. La poesia nella Svizzera italiana : dialoghi e letture, préf. de N. Scaffai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.139-146, 2017, 9788860324146</w:t>
+              <w:t xml:space="preserve">, pp.7-27, 2017, 9788860324146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698053v1</w:t>
+                <w:t xml:space="preserve">hal-04698051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fabiano Alborghetti. Dalla cronaca alla poesia, dal vissuto alla scrittura »</w:t>
+                <w:t xml:space="preserve">« Postfazione. Traversate poetiche. Ragioni ed esiti della forma dialogica »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Società Editrice Fiorentina, « Ungarettiana ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T. Collani, M. Della Casa (éds), Attraversare le parole. La poesia nella Svizzera italiana : dialoghi e letture, préf. de N. Scaffai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-27, 2017, 9788860324146</w:t>
+              <w:t xml:space="preserve">, pp.139-146, 2017, 9788860324146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698051v1</w:t>
+                <w:t xml:space="preserve">hal-04698053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Expérience du sacré et imaginaire christique dans les écritures contemporaines européennes : Artaud, Beckett et Pasolini. Trois écrivains vêtus en “chemise d’ex-amateur de théologie” »</w:t>
               </w:r>
@@ -4256,151 +4256,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Translation : FR-EN) Anna Paola Soncini Fratta, « Literature and the Comprehension of Signs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Della Casa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Translation : EN-FR) Gianna Patriarca, « La langue à l’intérieur de mes langues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Della Casa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698120v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04698121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4476,51 +4476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29069842"/>
+    <w:nsid w:val="5B0ED5DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4707,51 +4707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-della-casa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7189-3183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.8365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fossa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Codazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Musinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-traduire_la_litterature_grand_public_et_la_vulgarisation_tatiana_musinova_enrico_monti_martina_della_casa-9791030904956-79535.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05261533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698081v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-della-casa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7189-3183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698119v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Della Casa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698108v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698106v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698101v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.8365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fossa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Codazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Monti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Musinova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-traduire_la_litterature_grand_public_et_la_vulgarisation_tatiana_musinova_enrico_monti_martina_della_casa-9791030904956-79535.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698087v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05261533v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698057v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698121v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>