--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,143 +66,289 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Practical Mode-parallel Implementation of the (H-)Tucker Decomposition via Randomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Portaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Palitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Arlandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitilla Brandoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical, fully parallel implementation of the (H-)Tucker decomposition via randomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Portaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daivde Palitta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -212,579 +358,579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some orthogonalization schemes in Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65 (45), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10543-025-01086-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on TT-GMRES for the solution of parametric linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Transactions on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62, pp.163-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1553/etna_vol62s163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subspace-Conjugate Gradient Method for Linear Matrix Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Palitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Simoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (4), pp.2197-2225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/25M1723402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rasterdiv-An Information Theory tailored R package for measuring ecosystem heterogeneity from space: To the origin and back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Rocchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thouverai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Marcantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele da Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.1093-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.13583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Order Singular Value Decomposition for Plant Biodiversity Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Rocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40574-021-00300-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -794,520 +940,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving eigenvalue problems in high dimensions using contour integration and Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9586, Inria. 2025, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017425v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust GMRES algorithm in Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9484, Inria; Alma Mater Studiorum – Università di Bologna. 2022, pp.1-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776529v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some orthogonalization schemes in Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9491, Inria Bordeaux - Sud-Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850387v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The backward stable variants of GMRES in variable accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9483, Inria. 2022, pp.1-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776837v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Correspondence Analysis to multiway data-sets through High Order SVD: a geometric framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9429, Inria Bordeaux - Sud-Ouest; Inrae. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1317,754 +1463,754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subspace-conjugate gradient method for linear matrix equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daivde Palitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Simoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INdAM Workshop: Low-rank Structures and Numerical Methods in Matrix and Tensor Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michele Benzi, Beatrice Meini, Valeria Simoncini, Fabio Durastante, Cecilia Pagliantini, Davide Palitta, Aug 2025, Cortona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey through some numerical linear algebra algorithms with variable accuracy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS-ANLA 2025 - The Chinese Academy of Sciences Workshop on Approximate computing in Numerical Linear Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (LA24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Grigori; Daniel Kressner, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th Biennial Conference on Numerical Analysis 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG 2023 - SIAM Conference on Applied Algebraic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Eindhoven / Hybrid, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GMRES in variable accuracy: a case study in low rank tensor linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM - Workshop on Applied and Numerical Linear Algebra 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erin Carson; Iveta Hnětynková; Stefano Pozza; Petr Tichý; Miroslav Tůma, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Correspondence Analysis to multiway data-sets through HOSVD: a geometric framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDS 2022 - SIAM Conference on Mathematics of Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, San Diego / Hybrid, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2074,114 +2220,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical linear algebra and data analysis in large dimensions using tensor format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [cs.NA]. Université de Bordeaux, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022BORD0377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03952711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2328,51 +2474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Portaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivde Palitta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-025-01086-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol62s163" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palitta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1723402" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rocchini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thouverai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marcantonio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-021-00300-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776529v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850387v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03418404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03952711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Portaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palitta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Arlandini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla Brandoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivde Palitta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-025-01086-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol62s163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1723402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rocchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thouverai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marcantonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13583" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-021-00300-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776529v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850387v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03418404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03952711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>