--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -212,725 +212,1362 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical, fully parallel implementation of the (H-)Tucker decomposition via randomization</w:t>
+                <w:t xml:space="preserve">A subspace-conjugate gradient method for linear matrix equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daivde Palitta</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INdAM Workshop: Low-rank Structures and Numerical Methods in Matrix and Tensor Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michele Benzi, Beatrice Meini, Valeria Simoncini, Fabio Durastante, Cecilia Pagliantini, Davide Palitta, Aug 2025, Cortona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433998v1</w:t>
+                <w:t xml:space="preserve">hal-05250794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A journey through some numerical linear algebra algorithms with variable accuracy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS-ANLA 2025 - The Chinese Academy of Sciences Workshop on Approximate computing in Numerical Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra (LA24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laura Grigori; Daniel Kressner, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 29th Biennial Conference on Numerical Analysis 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orthogonalization schemes in tensor train format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AG 2023 - SIAM Conference on Applied Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Eindhoven / Hybrid, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension of Correspondence Analysis to multiway data-sets through HOSVD: a geometric framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MDS 2022 - SIAM Conference on Mathematics of Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Diego / Hybrid, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GMRES in variable accuracy: a case study in low rank tensor linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Iannacito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GAMM - Workshop on Applied and Numerical Linear Algebra 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erin Carson; Iveta Hnětynková; Stefano Pozza; Petr Tichý; Miroslav Tůma, Sep 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some orthogonalization schemes in Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65 (45), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10543-025-01086-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on TT-GMRES for the solution of parametric linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Transactions on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62, pp.163-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1553/etna_vol62s163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subspace-Conjugate Gradient Method for Linear Matrix Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Palitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Simoncini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (4), pp.2197-2225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/25M1723402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rasterdiv-An Information Theory tailored R package for measuring ecosystem heterogeneity from space: To the origin and back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Rocchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thouverai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Marcantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele da Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.1093-1102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.13583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Order Singular Value Decomposition for Plant Biodiversity Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Rocchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40574-021-00300-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -940,166 +1577,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving eigenvalue problems in high dimensions using contour integration and Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9586, Inria. 2025, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017425v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust GMRES algorithm in Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1111,87 +1748,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9484, Inria; Alma Mater Studiorum – Università di Bologna. 2022, pp.1-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776529v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some orthogonalization schemes in Tensor Train format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,1024 +1836,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-9491, Inria Bordeaux - Sud-Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850387v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The backward stable variants of GMRES in variable accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9483, Inria. 2022, pp.1-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776837v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Correspondence Analysis to multiway data-sets through High Order SVD: a geometric framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9429, Inria Bordeaux - Sud-Ouest; Inrae. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A subspace-conjugate gradient method for linear matrix equations</w:t>
+                <w:t xml:space="preserve">A practical, fully parallel implementation of the (H-)Tucker decomposition via randomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Iannacito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Portaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daivde Palitta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...592 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-03826894v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2474,51 +2474,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Portaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palitta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Arlandini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla Brandoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivde Palitta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-025-01086-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol62s163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1723402" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rocchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thouverai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marcantonio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13583" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385304v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-021-00300-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776529v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850387v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03418404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03952711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Iannacito" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Portaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Palitta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Arlandini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitilla Brandoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daivde Palitta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Simoncini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04587668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826879v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-025-01086-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/etna_vol62s163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1723402" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rocchini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thouverai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marcantonio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02385304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Bernardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-021-00300-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05017425v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776529v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850387v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776837v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03418404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03952711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0377" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>