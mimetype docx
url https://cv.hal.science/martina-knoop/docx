--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -1877,542 +1877,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications : le Plan S – kézako ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on faire mieux que le peer review ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Tiggelen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Daillant,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 61, pp.48-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201961048⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201962050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104867v1</w:t>
+                <w:t xml:space="preserve">hal-02403245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transfer between three visible lasers for coherent population trapping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Publications : le Plan S – kézako ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daillant,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.000859⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.48-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201961048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936063v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of three-photon Coherent Population Trapping in an ion cloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Phase transfer between three visible lasers for coherent population trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collombon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Houssin</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034035⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (4), pp.859-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.000859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064988v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on faire mieux que le peer review ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental demonstration of three-photon Coherent Population Trapping in an ion cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collombon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.034035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201962050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403245v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064988v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting symmetry imperfections in linear multipole traps</w:t>
               </w:r>
@@ -2800,90 +2800,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise characterization of an Optical Frequency Comb using Offline Cross-Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Khayatzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collombon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3), pp.322-325. </w:t>
@@ -3094,51 +3094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5036,64 +5036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of simulation and realization of an optical reference cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zumsteg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,412 +5147,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler cooling of calcium ions using a dipole-forbidden optical transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-step Doppler cooling of a three-level ladder system with an intermediate metastable level}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Hendricks</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Zumsteg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (2), pp.021401(R). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.021401⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.033411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.033411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979372v1</w:t>
+                <w:t xml:space="preserve">hal-00182596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and molecular processes in external fields, including interactions with strong fields and short pulses-Doppler cooling of calcium ions using a dipole-forbidden transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doppler cooling of calcium ions using a dipole-forbidden optical transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Hendricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens L. Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drewsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (2), pp.021401(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.021401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455343v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step Doppler cooling of a three-level ladder system with an intermediate metastable level}</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic and molecular processes in external fields, including interactions with strong fields and short pulses-Doppler cooling of calcium ions using a dipole-forbidden transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Hendricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens L Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Drewsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (2), pp.21401R</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182596v2</w:t>
+                <w:t xml:space="preserve">hal-01455343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz frequency standard based on three-photon coherent population trapping</w:t>
               </w:r>
@@ -5590,51 +5590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Zumsteg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99, pp.013001</w:t>
@@ -5788,51 +5788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term stabilization of the length of an optical reference cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,51 +5961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6934,51 +6934,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of a calcium ion clock in the optical range</w:t>
+                <w:t xml:space="preserve">Communications par affiches-Metrologie laser-Preparation d'une horloge a ions calcium dans le domaine optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herbane</w:t>
@@ -7009,73 +7009,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (P 8), pp.213--214</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (8), pp.213--214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455358v1</w:t>
+                <w:t xml:space="preserve">hal-01455355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power broad-area diode laser at 794 nm injected by an external cavity laser</w:t>
               </w:r>
@@ -7176,51 +7176,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communications par affiches-Metrologie laser-Preparation d'une horloge a ions calcium dans le domaine optique</w:t>
+                <w:t xml:space="preserve">Preparation of a calcium ion clock in the optical range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herbane</w:t>
@@ -7251,73 +7251,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (8), pp.213--214</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (P 8), pp.213--214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455355v1</w:t>
+                <w:t xml:space="preserve">hal-01455358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic energy of an N+ ion cloud throughout the stability diagram</w:t>
               </w:r>
@@ -8449,51 +8449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marciante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10476,51 +10476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Madsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edp.kaise.2020.01.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Cj Koelemeij" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marciante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/40045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-526-5-127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/40058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Thompson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Vantard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133670v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poindron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03066318v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marchenay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houssin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/abeaf6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis J&#233;rome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant," TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936063v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collombon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hagel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chatou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ferrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.000859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064988v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hagel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851556v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champenois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Kamsap" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knoop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5075496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Kamsap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2017.1408866" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303331v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R Kamsap" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mahler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2647829" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525833v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Romuald Kamsap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043416" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Kamsap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/63002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Champenois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bizri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brighigni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201543058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vedel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14203-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brice Moubissi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201442034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchard Ekogo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643625v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Calisti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4883-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sell&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc'H" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Laugier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/32/1/014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sell&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476701v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460994v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Guttierez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.043410" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eschner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zumsteg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.063802" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Hendricks" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L. S&#248;rensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drewsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.021401" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hendricks" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L Sorensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182596v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zumsteg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455346v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lisowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007728v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002313v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lisowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1867-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000974v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.09.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009074v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ekogo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hagel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe W. Courteille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Herbane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herbane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vedel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pawletko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Vedel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455355v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lunney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rebatel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01CF08E8681A22A9D5E4BE21E8684584949CC50A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parisi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clauss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Rau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peinke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gmelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Greubel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804563v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796077" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526667v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bizri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc''H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977322" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Coic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalle Groeneschild" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haring" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Ekogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courteille" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pawletko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Rink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rink" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Khelifa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Madsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edp.kaise.2020.01.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Cj Koelemeij" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marciante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/40045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-526-5-127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/40058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Thompson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Vantard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133670v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poindron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03066318v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marchenay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houssin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/abeaf6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis J&#233;rome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936063v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collombon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hagel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chatou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc'H" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ferrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.000859" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064988v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851556v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champenois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Kamsap" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knoop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5075496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Kamsap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2017.1408866" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303331v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R Kamsap" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mahler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2647829" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525833v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Romuald Kamsap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043416" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Kamsap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/63002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Champenois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bizri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brighigni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201543058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vedel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14203-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brice Moubissi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201442034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchard Ekogo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643625v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Calisti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4883-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sell&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc'H" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Laugier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/32/1/014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sell&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476701v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460994v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Guttierez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.043410" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eschner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zumsteg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.063802" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182596v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zumsteg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033411" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Hendricks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L. S&#248;rensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drewsen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.021401" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hendricks" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L Sorensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455346v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lisowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007728v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002313v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lisowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1867-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000974v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.09.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009074v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ekogo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hagel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe W. Courteille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Herbane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herbane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vedel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pawletko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Vedel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lunney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rebatel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01CF08E8681A22A9D5E4BE21E8684584949CC50A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parisi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clauss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Rau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peinke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gmelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Greubel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804563v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796077" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526667v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bizri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc''H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977322" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Coic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalle Groeneschild" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haring" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Ekogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courteille" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pawletko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Rink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rink" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Khelifa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>