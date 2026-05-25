--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -938,273 +938,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion rings in multipole traps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion Traps for Tomorrow's Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Marzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Morigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.Knoop, I. Marzoli, G. Morigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Enrico Fermi School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Course 189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOS Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.127-138, 2015, Ion Traps for Tomorrow's Applications, ISBN 978-1-61499-525-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Ion Traps for Tomorrow's Applications, 978-1-61499-525-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220030v1</w:t>
+                <w:t xml:space="preserve">hal-01220027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Traps for Tomorrow's Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion rings in multipole traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marciante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Morigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.Knoop, I. Marzoli, G. Morigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Enrico Fermi School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Course 189, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IOS Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-138, 2015, Ion Traps for Tomorrow's Applications, ISBN 978-1-61499-525-8. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IOS Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3254/978-1-61499-526-5-127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220027v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics with Trapped Charged Particles</w:t>
               </w:r>
@@ -1511,90 +1511,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive detection of large molecules without mass limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (18), pp.184203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1641,90 +1641,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical approach to symmetry breaking in multipole RF-traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marchenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, special issue, 6 (2), pp.024016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1877,542 +1877,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on faire mieux que le peer review ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publications : le Plan S – kézako ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jérome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daillant,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201962050⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 61, pp.48-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201961048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403245v1</w:t>
+                <w:t xml:space="preserve">hal-02104867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications : le Plan S – kézako ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase transfer between three visible lasers for coherent population trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collombon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201961048⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (4), pp.859-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.000859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104867v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transfer between three visible lasers for coherent population trapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental demonstration of three-photon Coherent Population Trapping in an ion cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collombon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Collombon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Chatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Ferrand</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.000859⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.034035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936063v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064988v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of three-photon Coherent Population Trapping in an ion cloud</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on faire mieux que le peer review ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Tiggelen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.034035. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201962050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064988v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correcting symmetry imperfections in linear multipole traps</w:t>
               </w:r>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of an efficient number diagnostic for long ion chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius R Kamsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pedregosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,90 +2800,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise characterization of an Optical Frequency Comb using Offline Cross-Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramin Khayatzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collombon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3), pp.322-325. </w:t>
@@ -2921,64 +2921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry breaking in linear multipole traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Romuald Kamsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,399 +3049,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and efficient transport of large ion clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion transport in macroscopic RF linear traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Romuald Kamsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 381-382, pp.33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154665v1</w:t>
+                <w:t xml:space="preserve">hal-01025917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast accumulation of ions in a dual trap</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast and efficient transport of large ion clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Romuald Kamsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/110/63002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.043416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.043416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153047v1</w:t>
+                <w:t xml:space="preserve">hal-01154665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion transport in macroscopic RF linear traps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martina Knoop</w:t>
+                <w:t xml:space="preserve">Fast accumulation of ions in a dual trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Kamsap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pedregosa-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Knoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110 (6), pp.63002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/110/63002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025917v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques secrets du contact optique</w:t>
               </w:r>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Romuald Kamsap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blanchard Ekogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,64 +3994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural phase transitions in multipole traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marciante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,64 +4111,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel ion strings in linear multipole traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marciante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pedregosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4608,90 +4608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion dynamics in a linear radio-frequency trap with a single cooling laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marciante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Calisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4738,64 +4738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ion ring in a linear multipole trap for optical frequency metrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marciante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jofre Pedregosa-Guttierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,234 +4866,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH PRECISION SPECTROSCOPY OF TRAPPED IONS</w:t>
+                <w:t xml:space="preserve">Modern applications of trapped ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Eschner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIREP-EPEC &amp; PHEC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.8</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (15), pp.150201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455338v1</w:t>
+                <w:t xml:space="preserve">hal-01455339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern applications of trapped ions</w:t>
+                <w:t xml:space="preserve">HIGH PRECISION SPECTROSCOPY OF TRAPPED IONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Eschner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (15), pp.150201</w:t>
+              <w:t xml:space="preserve">GIREP-EPEC &amp; PHEC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455339v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of simulation and realization of an optical reference cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zumsteg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,442 +5147,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step Doppler cooling of a three-level ladder system with an intermediate metastable level}</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Doppler cooling of calcium ions using a dipole-forbidden optical transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Hendricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens L. Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Drewsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77, pp.033411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.033411⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (2), pp.021401(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.021401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182596v2</w:t>
+                <w:t xml:space="preserve">hal-00979372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler cooling of calcium ions using a dipole-forbidden optical transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Atomic and molecular processes in external fields, including interactions with strong fields and short pulses-Doppler cooling of calcium ions using a dipole-forbidden transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J Hendricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens L Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drewsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (2), pp.21401R</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979372v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and molecular processes in external fields, including interactions with strong fields and short pulses-Doppler cooling of calcium ions using a dipole-forbidden transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-step Doppler cooling of a three-level ladder system with an intermediate metastable level}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J Hendricks</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Zumsteg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.033411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.033411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455343v1</w:t>
+                <w:t xml:space="preserve">hal-00182596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz frequency standard based on three-photon coherent population trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,51 +5590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Zumsteg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99, pp.013001</w:t>
@@ -5782,377 +5782,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stabilization of the length of an optical reference cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Dark resonances as a probe for the motional state of a single ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lisowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2136069⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-005-1867-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007728v3</w:t>
+                <w:t xml:space="preserve">hal-00002313v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark resonances as a probe for the motional state of a single ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lisowski</w:t>
+                <w:t xml:space="preserve">Long-term stabilization of the length of an optical reference cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Hagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 81, pp.5. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 76, pp.123101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-005-1867-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2136069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00002313v4</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007728v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable level lifetimes from electron-shelving measurements with ion clouds and single ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 29 (2), pp.163--171</w:t>
@@ -6181,77 +6181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the ultimate performances of a Ca+ single-ion frequency standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6315,90 +6315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the ultimate performances of a Ca$^+$ single-ion frequency standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Hagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6440,51 +6440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To handle a simple system: a trapped single ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ekogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,51 +6591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe W. Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Herbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6716,51 +6716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6815,51 +6815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a miniature Paul-Straubel trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6934,51 +6934,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communications par affiches-Metrologie laser-Preparation d'une horloge a ions calcium dans le domaine optique</w:t>
+                <w:t xml:space="preserve">Preparation of a calcium ion clock in the optical range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herbane</w:t>
@@ -7009,73 +7009,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (8), pp.213--214</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (P 8), pp.213--214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455355v1</w:t>
+                <w:t xml:space="preserve">hal-01455358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High power broad-area diode laser at 794 nm injected by an external cavity laser</w:t>
               </w:r>
@@ -7100,51 +7100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7176,51 +7176,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of a calcium ion clock in the optical range</w:t>
+                <w:t xml:space="preserve">Communications par affiches-Metrologie laser-Preparation d'une horloge a ions calcium dans le domaine optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herbane</w:t>
@@ -7251,73 +7251,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">M Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 10 (P 8), pp.213--214</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (8), pp.213--214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455358v1</w:t>
+                <w:t xml:space="preserve">hal-01455355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic energy of an N+ ion cloud throughout the stability diagram</w:t>
               </w:r>
@@ -7532,51 +7532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional quenching and j-mixing rate constants for the 3 D levels of Ca+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7703,299 +7703,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the efficiency of storage in an RF ion trap</w:t>
+                <w:t xml:space="preserve">Determination of trapped-ion kinetic energy by the time-of-flight method for free ejected ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lunney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Rebatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 9 (15), pp.1580--1583</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 51 (3), pp.2294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455365v1</w:t>
+                <w:t xml:space="preserve">hal-01455369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of trapped-ion kinetic energy by the time-of-flight method for free ejected ions</w:t>
+                <w:t xml:space="preserve">Experimental study of the efficiency of storage in an RF ion trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I Rebatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 51 (3), pp.2294</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 9 (15), pp.1580--1583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455369v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a Ca+ rf stored ion cloud and observation of the forbidden S-D transitions,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8410,90 +8410,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double ion trap for large Coulomb crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jofre Pedregosa-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Marciante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houssin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8596,51 +8596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyomarc''H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Joint Conference of the IEEE International Frequency Control and the European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, San Francisco, United States. pp.1-4, </w:t>
@@ -8799,51 +8799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipuler un système simple: un ion unique piégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Ekogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8937,51 +8937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurements with single ions and ion clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tb Ekogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9062,51 +9062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single CA+ Ions in a Paul-Straubel Trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Courteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9446,51 +9446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Knoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Vedel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10476,51 +10476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Madsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edp.kaise.2020.01.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Cj Koelemeij" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marciante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/40045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-526-5-127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/40058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Thompson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Vantard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133670v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poindron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03066318v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marchenay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houssin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/abeaf6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis J&#233;rome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936063v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collombon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hagel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chatou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc'H" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ferrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.000859" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064988v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hagel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851556v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champenois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Kamsap" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knoop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5075496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Kamsap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2017.1408866" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303331v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R Kamsap" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mahler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2647829" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525833v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Romuald Kamsap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043416" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Kamsap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/63002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Champenois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bizri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brighigni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201543058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vedel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14203-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brice Moubissi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201442034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchard Ekogo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643625v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Calisti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4883-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sell&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc'H" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Laugier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/32/1/014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sell&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476701v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460994v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Guttierez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.043410" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eschner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zumsteg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.063802" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182596v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zumsteg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033411" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Hendricks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L. S&#248;rensen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drewsen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.021401" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455343v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hendricks" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L Sorensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455346v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lisowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007728v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136069" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002313v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lisowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1867-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000974v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.09.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009074v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ekogo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hagel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe W. Courteille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Herbane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herbane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455355v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vedel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pawletko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Vedel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455365v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455369v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lunney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rebatel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01CF08E8681A22A9D5E4BE21E8684584949CC50A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parisi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clauss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Rau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peinke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gmelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Greubel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804563v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796077" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526667v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bizri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc''H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977322" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Coic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalle Groeneschild" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haring" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Ekogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courteille" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pawletko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Rink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rink" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Khelifa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Knoop" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/physique-et-astrophysique/l-interdisciplinarite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Madsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Thompson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marzoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870666v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pontois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edp.kaise.2020.01.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Cj Koelemeij" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/40058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marciante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/40045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3254/978-1-61499-526-5-127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Thompson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Vantard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00265" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133670v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poindron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03066318v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marchenay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houssin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/abeaf6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Tiggelen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis J&#233;rome" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daillant," TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936063v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collombon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hagel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chatou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ferrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.000859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064988v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Hagel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403245v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201962050" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851556v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champenois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Kamsap" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knoop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5075496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Kamsap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2017.1408866" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303331v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R Kamsap" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pedregosa-Gutierrez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mahler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2017.2647829" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525833v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Romuald Kamsap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Hagel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Champenois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.043416" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Kamsap" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/110/63002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455332v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bizri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brighigni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201543058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vedel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2014-14203-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brice Moubissi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201442034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchard Ekogo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/14/145502" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643625v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Calisti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4883-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Morizot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sell&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guyomarc'H" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Laugier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/32/1/014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sell&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2009.12.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476701v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.033406" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460994v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jofre Pedregosa-Guttierez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.043410" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Eschner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zumsteg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.063802" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Hendricks" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L. S&#248;rensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drewsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.021401" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Hendricks" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L Sorensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182596v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Zumsteg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.033411" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455346v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lisowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Houssin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002313v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lisowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vedel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-005-1867-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007728v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136069" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000974v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.09.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009074v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ekogo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hagel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe W. Courteille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Herbane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herbane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vedel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455357v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pawletko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Vedel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455355v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455360v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455362v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lunney" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Rebatel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vedel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994222" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01CF08E8681A22A9D5E4BE21E8684584949CC50A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parisi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Clauss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Rau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peinke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gmelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh Greubel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804563v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796077" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526667v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bizri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyomarc''H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977322" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Coic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantalle Groeneschild" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haring" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb Ekogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455352v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courteille" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455356v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455361v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pawletko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Rink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rink" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455370v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Khelifa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455371v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672557v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009442v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00915236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>