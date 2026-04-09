--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2066,247 +2066,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poincaré, membre du Bureau des longitudes, et la géodésie (1893-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Henri Poincaré 29 avril 1854 - 17 Juillet 1912 de l'Institut d'astrophysique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles Annales de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Franco-Italien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille-Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poincaré au Bureau des longitudes. Un aperçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Vers une biographie de Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153962v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01153961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artilleurs, géodésiens militaires, astronomes : les publics &amp;quot;cousins&amp;quot; ?</w:t>
               </w:r>
@@ -2512,51 +2512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles Annales de Mathématiques. Journal des candidats aux écoles polytechnique et normale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congresso della Società Italiana di Storia della Matematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3700,246 +3700,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les constructeurs d'instruments dans le périmètre du Collège de France (XVIIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Baudry &amp; Jean Dalibard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À bras-le-corps ! Savants et instruments au Collège de France au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, 2024, 9782722606470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nicolas Fortin : parcours d’un membre artiste-adjoint du Bureau des longitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Soulu et Antony J. Turner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique des instruments scientifiques, XVIIIe - XXe siècles - Études en hommage à Denis Beaudouin et Paolo Brenni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2024, Histoire Sciences et Sociales, 2385425661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il Bureau des longitudes (1795-1932), un’accademia di scienze astronomiche aperta all’internazionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Di Mauro, Luigi Romano, Valeria Zanini (a cura di). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del XLIII Convegno annuale SISFA - Società italiana degli storici della fisica e dell’astronomia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FedOA – Federico II University Press, 2024, 978-88-6887-256-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763647v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04597390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être membre du Bureau des longitudes. Une approche prosopographique (1795-1970)</w:t>
               </w:r>
@@ -4018,191 +4018,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Traces des femmes dans les procès-verbaux du Bureau des longitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bureau des longitudes en société (1795-1932)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, Bureau des longitudes, pp.172, 2022, Collection du Bureau des longitudes, 978-2-491688-09-7</w:t>
+              <w:t xml:space="preserve">, 12, 2022, Le Bureau des longitudes en société (1795-1932), 978-2-491688-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887406v1</w:t>
+                <w:t xml:space="preserve">hal-03887419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces des femmes dans les procès-verbaux du Bureau des longitudes</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bureau des longitudes en société (1795-1932)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, 2022, Le Bureau des longitudes en société (1795-1932), 978-2-491688-10-3</w:t>
+              <w:t xml:space="preserve">, 12, Bureau des longitudes, pp.172, 2022, Collection du Bureau des longitudes, 978-2-491688-09-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887419v1</w:t>
+                <w:t xml:space="preserve">hal-03887406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International geodesy in the post-war period, as seen by the French Bureau des longitudes (1917-1922)</w:t>
               </w:r>
@@ -5207,51 +5207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61BD84CE"/>
+    <w:nsid w:val="088FD6D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5438,51 +5438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-schiavon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121939138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597381v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qwx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-015-0077-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03356727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.1.102982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-Q5D892KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.1644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Alfonsi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Walter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783764371678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8293-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spm.pt/files/Lusobrasileiro_7elbhm-1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-schiavon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121939138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597381v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qwx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-015-0077-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03356727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.1.102982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-Q5D892KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.1644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Alfonsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Walter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783764371678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8293-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spm.pt/files/Lusobrasileiro_7elbhm-1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>