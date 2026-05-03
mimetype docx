--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2355,165 +2355,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The English Board of Longitude and the French Bureau des longitudes: Making a general comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Longitude and Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Schaffer, Jun 2012, Greenwich, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French Geodesy in 19th and 20th Centuries. Context, actors and mathematical practices on the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Conference on the History of Modern Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Mathematics (Northwest University Xi'an), RESHEIS (SPHERE) Paris, CNRS &amp; Université Paris Diderot, Simon Fraser University (Canada), May 2012, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152440v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01152439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles Annales de Mathématiques. Journal des candidats aux écoles polytechnique et normale</w:t>
               </w:r>
@@ -2575,165 +2575,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French geodesy in 19th and 20th Centuries: Context, Actors and Mathematical Practices in the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIII International Congres of History of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Special detection in France and in Italy during the First World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium War and Society in 20th Century Europe CEGES-SOMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Bruxelles, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152453v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01152454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géodésie française de la deuxième moitié du XIXe siècle jusqu'au premier conflit mondial</w:t>
               </w:r>
@@ -3773,173 +3773,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il Bureau des longitudes (1795-1932), un’accademia di scienze astronomiche aperta all’internazionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Di Mauro, Luigi Romano, Valeria Zanini (a cura di). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del XLIII Convegno annuale SISFA - Società italiana degli storici della fisica e dell’astronomia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FedOA – Federico II University Press, 2024, 978-88-6887-256-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Nicolas Fortin : parcours d’un membre artiste-adjoint du Bureau des longitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Soulu et Antony J. Turner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des instruments scientifiques, XVIIIe - XXe siècles - Études en hommage à Denis Beaudouin et Paolo Brenni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, 2024, Histoire Sciences et Sociales, 2385425661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597385v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04763647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être membre du Bureau des longitudes. Une approche prosopographique (1795-1970)</w:t>
               </w:r>
@@ -4018,191 +4018,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces des femmes dans les procès-verbaux du Bureau des longitudes</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bureau des longitudes en société (1795-1932)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, 2022, Le Bureau des longitudes en société (1795-1932), 978-2-491688-10-3</w:t>
+              <w:t xml:space="preserve">, 12, Bureau des longitudes, pp.172, 2022, Collection du Bureau des longitudes, 978-2-491688-09-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887419v1</w:t>
+                <w:t xml:space="preserve">hal-03887406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Traces des femmes dans les procès-verbaux du Bureau des longitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Le Lay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bureau des longitudes en société (1795-1932)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12, Bureau des longitudes, pp.172, 2022, Collection du Bureau des longitudes, 978-2-491688-09-7</w:t>
+              <w:t xml:space="preserve">, 12, 2022, Le Bureau des longitudes en société (1795-1932), 978-2-491688-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887406v1</w:t>
+                <w:t xml:space="preserve">hal-03887419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International geodesy in the post-war period, as seen by the French Bureau des longitudes (1917-1922)</w:t>
               </w:r>
@@ -5207,51 +5207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="088FD6D7"/>
+    <w:nsid w:val="7FF48E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5438,51 +5438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-schiavon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121939138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597381v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qwx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-015-0077-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03356727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.1.102982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-Q5D892KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.1644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Alfonsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Walter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783764371678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8293-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spm.pt/files/Lusobrasileiro_7elbhm-1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-schiavon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121939138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597381v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qwx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-015-0077-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03356727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.1.102982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-Q5D892KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.1644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Alfonsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Walter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783764371678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8293-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spm.pt/files/Lusobrasileiro_7elbhm-1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>