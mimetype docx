--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1721,303 +1721,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A journal for mariners and mathematician practitioners: The Nautical Almanac and astronomical ephemeris and the Board of Longitude (1767-1828)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés international de l'European Society for the History of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Bureau des longitudes (1795-1932): Historical project, Work in progress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7° Encontro Luso-Brasileiro de Historia da Matematica / Conférence plénière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedade Portuguesa de Matemática / Seminário Nacional de História da Matemática ; Sociedade Brasileira de História da Matemática, Oct 2014, Óbidos, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Faye et la géodésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hervé Faye (1814-1902) ou l'art de la rupture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'histoire de l'astronomie du Centre François Viète/ Muséum d'histoire naturelle - Nantes, Sep 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poincaré au Bureau des longitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7° Encontro Luso-Brasileiro de Historia da Matematica/ Simposio Henri Poincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedade Portuguesa de Matemática / Seminário Nacional de História da Matemática ; Sociedade Brasileira de História da Matemática, Oct 2014, Obidos, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152137v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01153955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges sur les mathématiques pratiques au Bureau des longitudes, fin XIXe - début XXe siècles</w:t>
               </w:r>
@@ -2066,247 +2066,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Nouvelles Annales de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Franco-Italien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille-Lens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poincaré au Bureau des longitudes. Un aperçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Vers une biographie de Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poincaré, membre du Bureau des longitudes, et la géodésie (1893-1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Henri Poincaré 29 avril 1854 - 17 Juillet 1912 de l'Institut d'astrophysique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153961v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01153962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artilleurs, géodésiens militaires, astronomes : les publics &amp;quot;cousins&amp;quot; ?</w:t>
               </w:r>
@@ -2355,208 +2355,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French Geodesy in 19th and 20th Centuries. Context, actors and mathematical practices on the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd International Conference on the History of Modern Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Mathematics (Northwest University Xi'an), RESHEIS (SPHERE) Paris, CNRS &amp; Université Paris Diderot, Simon Fraser University (Canada), May 2012, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The English Board of Longitude and the French Bureau des longitudes: Making a general comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Longitude and Survey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simon Schaffer, Jun 2012, Greenwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles Annales de Mathématiques. Journal des candidats aux écoles polytechnique et normale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Congresso della Società Italiana di Storia della Matematica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3700,246 +3700,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il Bureau des longitudes (1795-1932), un’accademia di scienze astronomiche aperta all’internazionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Di Mauro, Luigi Romano, Valeria Zanini (a cura di). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del XLIII Convegno annuale SISFA - Società italiana degli storici della fisica e dell’astronomia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FedOA – Federico II University Press, 2024, 978-88-6887-256-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nicolas Fortin : parcours d’un membre artiste-adjoint du Bureau des longitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Soulu et Antony J. Turner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique des instruments scientifiques, XVIIIe - XXe siècles - Études en hommage à Denis Beaudouin et Paolo Brenni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, 2024, Histoire Sciences et Sociales, 2385425661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les constructeurs d'instruments dans le périmètre du Collège de France (XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Schiavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Baudry &amp; Jean Dalibard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À bras-le-corps ! Savants et instruments au Collège de France au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, 2024, 9782722606470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597390v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04597385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être membre du Bureau des longitudes. Une approche prosopographique (1795-1970)</w:t>
               </w:r>
@@ -5207,51 +5207,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FF48E23"/>
+    <w:nsid w:val="E6B535EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5438,51 +5438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-schiavon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121939138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597381v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qwx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-015-0077-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03356727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.1.102982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-Q5D892KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.1644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152137v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Alfonsi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Walter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783764371678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8293-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spm.pt/files/Lusobrasileiro_7elbhm-1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martina-schiavon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121939138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597381v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Schiavon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qwx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923369v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40329-015-0077-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03356727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ARIHS.1.102982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-Q5D892KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.1644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152001v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152118v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995013v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Alfonsi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Le Lay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Walter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kr&#246;mer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783764371678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8293-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597390v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61683-0_6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spm.pt/files/Lusobrasileiro_7elbhm-1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150857v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>