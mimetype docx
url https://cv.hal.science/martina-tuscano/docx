--- v0 (2026-03-05)
+++ v1 (2026-04-03)
@@ -106,213 +106,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« invasion verte » de la Sardaigne. Premier retour ethnographique sur une transition controversée</w:t>
+                <w:t xml:space="preserve">Résistances locales en terrains marginaux : une comparaison franco-italienne de mobilisations contre des projets énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umberto Cao</w:t>
+                <w:t xml:space="preserve">Carole Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahi Francisco-Néel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ENERGON 2025 - Session 4 : ENR et Conflictualités. [Vidéo]. Canal-U.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"Environnement(s) &amp; Inégalités", 11ème Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 21 Mouvements sociaux, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518854v1</w:t>
+                <w:t xml:space="preserve">hal-05175873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances locales en terrains marginaux : une comparaison franco-italienne de mobilisations contre des projets énergétiques</w:t>
+                <w:t xml:space="preserve">L’« invasion verte » de la Sardaigne. Premier retour ethnographique sur une transition controversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barthélémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anahi Francisco-Néel</w:t>
+                <w:t xml:space="preserve">Umberto Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Environnement(s) &amp; Inégalités", 11ème Congrès de l'Association Française de Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque ENERGON 2025 - Session 4 : ENR et Conflictualités. [Vidéo]. Canal-U.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aix (Aix-Marseille Université), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/g1k2-4494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175873v1</w:t>
+                <w:t xml:space="preserve">hal-05518854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres en lutte : comment la « transition énergétique » questionne la vocation alimentaire des terres agricoles. Retour d’enquête ethnographique en Sardaigne</w:t>
               </w:r>
@@ -361,260 +361,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologisation de l'alimentation : la mise en oeuvre d'instruments d'action publique saisie par des situations de controverse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maillages et essaimages : Rôles d’intermédiation, temporalités, et enjeux pour la démocratie alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Granchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim G.E. Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congrès de l'Association Française de Sociologie, RT 38 "Sociologie de l'environnement et des risques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque final du programme Cit’In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615420v1</w:t>
+                <w:t xml:space="preserve">hal-03332294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillages et essaimages : Rôles d’intermédiation, temporalités, et enjeux pour la démocratie alimentaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'écologisation de l'alimentation : la mise en oeuvre d'instruments d'action publique saisie par des situations de controverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final du programme Cit’In</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IX Congrès de l'Association Française de Sociologie, RT 38 "Sociologie de l'environnement et des risques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332294v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la transition alimentaire dans les territoires : des mécanismes d’enrôlement à l’épreuve des attachements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Granchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim G.E. Berthome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -646,191 +646,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Emergence of Norms and Accountability in Food Consumption: Experimentation of New Consumption Practices within a Public Program</w:t>
+                <w:t xml:space="preserve">La contribution de dispositifs d'expérimentation collective à la légitimation de nouvelles normes de consommation alimentaire : le cas du Défi familles à alimentation positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII European Society for Rural Sociology Congress "Rural futures in a complex world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie, "Classer, déclasser, reclasser"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615337v1</w:t>
+                <w:t xml:space="preserve">hal-03615378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de dispositifs d'expérimentation collective à la légitimation de nouvelles normes de consommation alimentaire : le cas du Défi familles à alimentation positive</w:t>
+                <w:t xml:space="preserve">The Emergence of Norms and Accountability in Food Consumption: Experimentation of New Consumption Practices within a Public Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Lamine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie, "Classer, déclasser, reclasser"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XXVIII European Society for Rural Sociology Congress "Rural futures in a complex world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615378v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporare la « natura » : gestire continuità e rotture tra rurale e urbano attraverso l’autoproduzione alimentare</w:t>
               </w:r>
@@ -1008,51 +1008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining political ecology and pragmatist sociology to repoliticise agrifood systems' transformations at the territorial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,51 +1142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulating sustainable transitions, food justice and food democracy: Insights from three social experiments in France, Belgium and Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1354,51 +1354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the diversity of visions of ecologization in research and in support to agroecological transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1488,51 +1488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering responsible food consumption: A framework combining practice theories and pragmatism applied to an institutional experimental tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Tuscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bré-Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2021,51 +2021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/g1k2-4494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Francisco-N&#233;el" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615420v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lamine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jenatton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v24i3.676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Feyereisen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres Castro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.05.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04085274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022EHES0136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Tuscano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Francisco-N&#233;el" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Cao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/g1k2-4494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332294v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthom&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03332310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim G.E. Berthome" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lamine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Palm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schmitt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jenatton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v24i3.676" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Feyereisen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres Castro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derbez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis R&#233;nier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2023.2246395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Br&#233;-Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.05.029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04085274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022EHES0136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>