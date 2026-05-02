--- v1 (2026-03-27)
+++ v2 (2026-05-02)
@@ -2568,312 +2568,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bourdin au service de la démocratie ? Sociologie des rôles et conflictualité lors des interviews matinales</w:t>
+                <w:t xml:space="preserve">How populist are populist parties in France? Understanding parties’ strategies within a relational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadim Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès de l'Association française de sociologie Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire TrumPo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Jan 2021, Louvain -la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866622v1</w:t>
+                <w:t xml:space="preserve">hal-03866637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How populist are populist parties in France? Understanding parties’ strategies within a relational approach</w:t>
+                <w:t xml:space="preserve">Quelle propagande sur Facebook ? Les stratégies des populistes français en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TrumPo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Jan 2021, Louvain -la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Digitális populizmus - Populisme numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Budapest, Mar 2021, Budapest (HO), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866637v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle propagande sur Facebook ? Les stratégies des populistes français en ligne ?</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bourdin au service de la démocratie ? Sociologie des rôles et conflictualité lors des interviews matinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belalimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitális populizmus - Populisme numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de Budapest, Mar 2021, Budapest (HO), Hungary</w:t>
+              <w:t xml:space="preserve">9e Congrès de l'Association française de sociologie Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866631v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Populist Parties with and against COVID. Opportunities and Strategies in Times of Crisis</w:t>
               </w:r>
@@ -4838,51 +4838,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64DF6F18"/>
+    <w:nsid w:val="C4245988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5069,51 +5069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinbaloge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1246-7049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234602856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595885v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04847297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yfm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04584326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23254823.2021.2016455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1902290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.204.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/SPS.2021-2.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Von Hirschhausen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Gr&#233;gory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Schneider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Pourahmadali Tochahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klimpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lambertz-Pollan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021353ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04165812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5697" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030660109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66011-6_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18761" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.combe.2016.01.0219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nomos-shop.de/24584" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72707" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kub&#225;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mejst&#345;&#237;k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bobba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bennett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lipi&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka St&#281;pi&#324;ska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gammeltoft-Hansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinbaloge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1246-7049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234602856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595885v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04847297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yfm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04584326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23254823.2021.2016455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1902290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.204.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/SPS.2021-2.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Von Hirschhausen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Gr&#233;gory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Schneider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Pourahmadali Tochahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klimpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lambertz-Pollan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021353ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04165812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5697" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030660109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66011-6_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18761" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.combe.2016.01.0219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nomos-shop.de/24584" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72707" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kub&#225;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mejst&#345;&#237;k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bobba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bennett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lipi&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka St&#281;pi&#324;ska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gammeltoft-Hansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>