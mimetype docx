--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -153,2067 +153,2201 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage. Retours sur une enquête à la sortie des urnes à Roubaix.</w:t>
+                <w:t xml:space="preserve">Au petit déjeuner, politique. L’imposition d’un format d’interview de matinale dans l’audiovisuel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Haute</w:t>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Neihouser</w:t>
+                <w:t xml:space="preserve">Abdelkrim Beloued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+                <w:t xml:space="preserve">Steffen Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bué</w:t>
+                <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 73 (2), pp.195-225. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, N° 255-256 (1-2), pp.53-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.255.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595885v1</w:t>
+                <w:t xml:space="preserve">hal-05610130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En finir avec le populisme ? Pourquoi un bien de la compétition politique ne peut servir d’outil analytique</w:t>
+                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage. Retours sur une enquête à la sortie des urnes à Roubaix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Baloge</w:t>
+                <w:t xml:space="preserve">Tristan Haute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hubé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12yfm⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 73 (2), pp.195-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847297v1</w:t>
+                <w:t xml:space="preserve">hal-04595885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage</w:t>
+                <w:t xml:space="preserve">En finir avec le populisme ? Pourquoi un bien de la compétition politique ne peut servir d’outil analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Haute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Neihouser</w:t>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kelbel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0195⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le fandom, côté obscur, 46, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yfm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248018v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage. Retours sur une enquête à la sortie des urnes à Roubaix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Haute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Neihouser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Kelbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soubiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Revue française de science politique, 73 (2), pp.195-225</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Vol. 73 (2), pp.195-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.732.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584326v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présidentielle 2022 à Roubaix</w:t>
+                <w:t xml:space="preserve">« Variables lourdes » et effets de voisinage. Retours sur une enquête à la sortie des urnes à Roubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Baloge</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tristan Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Neihouser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kelbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soubiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bué</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Desjeunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://metropolitiques.eu/Presidentielle-2022-a-Roubaix-les-variables-lourdes-du-vote-sont-presque.html</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue française de science politique, 73 (2), pp.195-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03721676v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How populist are populist parties in France? Understanding parties’ strategies within a systemic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Présidentielle 2022 à Roubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Desage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Desjeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://metropolitiques.eu/Presidentielle-2022-a-Roubaix-les-variables-lourdes-du-vote-sont-presque.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23254823.2021.2016455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03550286v1</w:t>
+                <w:t xml:space="preserve">halshs-03721676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Brexit to Dexit? Alternative für Deutschland’s Euroscepticism on European debates in the Bundestag</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">How populist are populist parties in France? Understanding parties’ strategies within a systemic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14782804.2021.1902290⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cultural and Political Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.62-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23254823.2021.2016455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04271120v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Taxer la richesse ! » Politiques fiscales et travail d’intermédiation au sein des milieux partisans allemands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From Brexit to Dexit? Alternative für Deutschland’s Euroscepticism on European debates in the Bundestag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.204.0029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contemporary European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.552-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14782804.2021.1902290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271048v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04271120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des résistances à la transparence ? Débattre et légiférer sur les fonds privés des députés en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 15 (2), pp.81-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pdc.015.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France: Two Separate Populist Parties; Two Separate Networks and One Go-Between Group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">« Taxer la richesse ! » Politiques fiscales et travail d’intermédiation au sein des milieux partisans allemands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Politica Slovaca</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31577/SPS.2021-2.2⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, VOL. 9 (4), pp.29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.204.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584100v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter en soi et contre les autres. Altérisation raciale et appartenance de classe dans le 18e arrondissement de Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">France: Two Separate Populist Parties; Two Separate Networks and One Go-Between Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Taiclet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.232.0030⟩</w:t>
+              <w:t xml:space="preserve">Studia Politica Slovaca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2-3), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31577/SPS.2021-2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03085755v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une “Frontière fantôme” en Allemagne ? La (re)distribution des cartes après les élections européennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Voter en soi et contre les autres. Altérisation raciale et appartenance de classe dans le 18e arrondissement de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barrault-Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Von Hirschhausen</w:t>
+                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tulmets</w:t>
+                <w:t xml:space="preserve">Safia Dahani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Taiclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Affinités électorales, 2-3 (232-233), pp.30-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.232.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02390286v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03085755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résultats des élections européennes 2019 en Allemagne ou l’affirmation d’une «frontière fantôme»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une “Frontière fantôme” en Allemagne ? La (re)distribution des cartes après les élections européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Von Hirschhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tulmets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02354319v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02390286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coproduire les biens politiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les résultats des élections européennes 2019 en Allemagne ou l’affirmation d’une «frontière fantôme»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tulmets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02446901v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vote à l’épreuve du couple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coproduire les biens politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Grégory</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.040.0069⟩</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (4), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.046.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271050v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02446901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le député débutant. Apprentissage et assimilation de l’ethos parlementaire au Bundestag</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le vote à l’épreuve du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Grégory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.113.0201⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 40 (2), pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.040.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271051v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures d’autorité. Approches théorique, épistémologique, empirique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le député débutant. Apprentissage et assimilation de l’ethos parlementaire au Bundestag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Unterreiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 113 (1), pp.201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trajectoires.1278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.113.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381796v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'opposer à quel prix ? Modalités et conséquences de l'engagement eurocritique chez les parlementaires français et allemands de l'UMP, de la CDU/CSU et du FDP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Figures d’autorité. Approches théorique, épistémologique, empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Unterreiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeu.043.0094⟩</w:t>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.1278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271052v1</w:t>
+                <w:t xml:space="preserve">hal-03381796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La condition animale : Places, statuts et représentations des animaux dans la société</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">S'opposer à quel prix ? Modalités et conséquences de l'engagement eurocritique chez les parlementaires français et allemands de l'UMP, de la CDU/CSU et du FDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trajectoires.1247⟩</w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 43 (1), pp.94-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.043.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01414906v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La condition animale : Places, statuts et représentations des animaux dans la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Pourahmadali Tochahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klimpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Lambertz-Pollan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.1247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Appréhender les critiques militantes par les processus de socialisation politique. Le cas du Parti socialiste français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (2), pp.11-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1021353ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2223,1169 +2357,1169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre &amp;quot;petites phrases&amp;quot; et évènement de campagne. Le meeting électoral dans les interviews des matinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Le meeting électoral en France de 1945 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre de recherche universitaire lorrain d'Histoire (Crulh, Université de Lorraine); Institut national de l'audiovisuel (INA); Institut de recherches sur l'évolution de la nation et de l'État (Irenee); Société française d'Histoire politique (SFHP), Oct 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-conférence du congrès de la SFSIC prenant la forme d’un atelier participatif : « Enseigner, vulgariser et travailler l’éthique avec les TIC », le jeu sérieux XP#CharlieDilemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Zetlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Serghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vétois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFSIC, La numérisation des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux &amp; Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sélection à l’annotation. Usages de corpus et interactions entre journalistes et élus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Beloued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le corpus audiovisuel : quelles approches ? Quels usages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national des langues et civilisations orientales (Inalco); Équipe Pluralité des langues et des identités : didactique, acquisition, médiations (Plidam), Jun 2019, Paris, France. pp.13-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.5697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How populist are populist parties in France? Understanding parties’ strategies within a relational approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quelle propagande sur Facebook ? Les stratégies des populistes français en ligne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire TrumPo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Jan 2021, Louvain -la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Digitális populizmus - Populisme numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Budapest, Mar 2021, Budapest (HO), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866637v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle propagande sur Facebook ? Les stratégies des populistes français en ligne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How populist are populist parties in France? Understanding parties’ strategies within a relational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitális populizmus - Populisme numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de Budapest, Mar 2021, Budapest (HO), Hungary</w:t>
+              <w:t xml:space="preserve">Séminaire TrumPo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Jan 2021, Louvain -la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866631v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bourdin au service de la démocratie ? Sociologie des rôles et conflictualité lors des interviews matinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belalimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Fevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès de l'Association française de sociologie Changer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Populist Parties with and against COVID. Opportunities and Strategies in Times of Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Consortium for Political Research (ECPR), Aug 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête OOPAIP (Ontologie et Outils Pour l’Annotation des Interventions Politiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mayance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Praxis/Praximedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Jan 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations professionnelles et dispositions politiques. Ce que veut dire sociologiquement la variable “profession”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ANR Alcov Analyse Localisée et comparative du Vote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris XVI et XVIII et Yonne - Le calcul contre le cumul. Vieux notables locaux et nouvelles règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin du cumul des mandats en France ? Mise en oeuvre de la loi de limitation et ajustements notabiliaires en 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés des biens politiques et symboliques en comparaison dans des contextes centralisés et fédéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan et perspectives pour l’analyse sociologique du politique. Débats autour des travaux de Daniel Gaxie - journée d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions régionales au prisme de l'espace médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des informations dans la grande région : quel espace médiatique transfrontalier aujourd'hui et demain ? - Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00932062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3395,153 +3529,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La découverte, 2024, 9782348078736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort de l'impôt sur la fortune. Les luttes pour la représentation des intérêts à l'Assemblée nationale et au Bundestag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 2022, 9782735129072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04224828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3551,936 +3685,936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail du vote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aldrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre social, désordre électoral Une sociologie du vote de 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-227, 2023, 978-2-7574-3989-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04549417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crépuscule de l’encadrement politique territorialisé ? Différenciation socio-spatiale du travail de campagne et déprises partisanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Challier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorenzo Barrault-Stella, Clémentine Berjaud et Anne-France Taiclet (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-206, 2022, 9782365123594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crépuscule de l’encadrement politique territorialisé ? Différenciation socio-spatiale du travail de campagne et déprises partisanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Challier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Dahani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lorenzo Barrault-Stella; Clémentine Berjaud; Anne France Taiclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ancrages urbains du vote. Enquête sur la socialisation politique résidentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, 2022, 9782365123594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France: Governmental Unpreparedness as a Discursive Opportunity for Populists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuliano Bobba; Nicolas Hubé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populism and the Politicization of the COVID-19 Crisis in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan; Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-71, 2021, 978-3-030-66010-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66011-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est pas le dernier perdreau de l’année, quoi ! » Le libraire et le macronisme : un coup de foudre à la croisée des identités professionnelle et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voter par temps de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.160-181, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.aldri.2021.01.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs du Parlement. Contribution à une sociologie des collaborateurs d’élus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans l’ombre des élus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.53-74, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.18761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler le débat militant en section. L’organisation spatiale des réunions au Parti socialiste en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de la colère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.217-240, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/kart.combe.2016.01.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationale Abgeordnete, transregionale Abgeordnete? Mobilisierung und politische Repräsentation in den Hauptstädten Berlin und Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenzüberschreitende Informationsflüsse und Medien in der Grossregion SaarLorLux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOMOS Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-8487-2234-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02484662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des intérêts fiscaux. Mobilisation et défense des groupes sociaux par les parlementaires en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de la représentation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-259, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.72707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de la comparaison et intérêts à la circulation dans le cadre franco-allemand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Baloge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs médiatiques et frontières dans la « Grande Région » SaarLorLux et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Sarre, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4490,287 +4624,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populist Parties in Contemporary Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Kubát</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mejstřík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Baloge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Bobba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre for social sciences; Hungarian academy of sciences. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02953349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populist Communication on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Lipiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Stępińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gammeltoft-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre for Social Sciences, Centre of Excellence of the Hungarian Academy of Sciences (Hungary). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02735283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4838,51 +4972,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4245988"/>
+    <w:nsid w:val="C0FA274B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5069,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinbaloge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1246-7049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234602856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595885v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04847297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yfm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04584326v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23254823.2021.2016455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1902290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.204.0029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/SPS.2021-2.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Von Hirschhausen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Gr&#233;gory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Schneider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Pourahmadali Tochahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klimpe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lambertz-Pollan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021353ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04165812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5697" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866609v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174969v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869466v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030660109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66011-6_5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271044v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18761" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.combe.2016.01.0219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nomos-shop.de/24584" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72707" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271126v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kub&#225;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mejst&#345;&#237;k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bobba" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bennett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lipi&#324;ski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka St&#281;pi&#324;ska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gammeltoft-Hansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinbaloge" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1246-7049" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234602856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05610130v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Baloge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.255.0053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neihouser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kelbel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soubiran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04847297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yfm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04584326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721676v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Desjeunes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23254823.2021.2016455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14782804.2021.1902290" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.204.0029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/SPS.2021-2.2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Taiclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.232.0030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02390286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Von Hirschhausen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tulmets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.046.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Gr&#233;gory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.040.0069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0201" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0094" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Pourahmadali Tochahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klimpe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lambertz-Pollan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021353ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Desmoulins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Zetlaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Serghini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain V&#233;tois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04165812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belalimat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Fevrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03866609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03869466v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00932062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549417v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783030660109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66011-6_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.18761" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.combe.2016.01.0219" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nomos-shop.de/24584" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271124v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72707" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271126v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kub&#225;t" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mejst&#345;&#237;k" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bobba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bennett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lipi&#324;ski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka St&#281;pi&#324;ska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gammeltoft-Hansen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>