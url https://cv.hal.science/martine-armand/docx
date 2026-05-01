--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -229,377 +229,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of perinatal exposure to PUFAs and child neurodevelopment: evidence from Mendelian randomization using FADS cluster variants</w:t>
+                <w:t xml:space="preserve">Associations between perinatal biomarkers of maternal dairy fat intake and child cognitive development: results from the EDEN mother-child cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Abou Assi</w:t>
+                <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Sarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Lun Yuan</w:t>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (1), pp.235 - 243. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79+ (4), pp.320-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41430-024-01544-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245398v1</w:t>
+                <w:t xml:space="preserve">hal-04822771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between perinatal biomarkers of maternal dairy fat intake and child cognitive development: results from the EDEN mother-child cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Patterns of perinatal exposure to PUFAs and child neurodevelopment: evidence from Mendelian randomization using FADS cluster variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Abou Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tafflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79+ (4), pp.320-328. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (1), pp.235 - 243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41430-024-01544-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822771v1</w:t>
+                <w:t xml:space="preserve">hal-05245398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of perinatal polyunsaturated fatty acid status and associated dietary or candidate-genetic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Abou Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tafflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (6), pp.100562. </w:t>
@@ -631,364 +631,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal training during lactation modifies breast milk fatty acid composition and male offspring glucose homeostasis in rat</w:t>
+                <w:t xml:space="preserve">Effect of Massage with Oil Balanced in Essential Fatty Acids on Development and Lipid Parameters in Very Premature Neonates: A Randomized, Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Quiclet</w:t>
+                <w:t xml:space="preserve">Aurélie Garbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Dubouchaud</w:t>
+                <w:t xml:space="preserve">Any-Alejand Beltran-Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Fontaine</w:t>
+                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2022.159223⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9040463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769757v1</w:t>
+                <w:t xml:space="preserve">hal-03627689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Massage with Oil Balanced in Essential Fatty Acids on Development and Lipid Parameters in Very Premature Neonates: A Randomized, Controlled Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal training during lactation modifies breast milk fatty acid composition and male offspring glucose homeostasis in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Quiclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Garbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Armand</w:t>
+                <w:t xml:space="preserve">Hervé Dubouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any-Alejand Beltran-Anzola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sarté</w:t>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
+                <w:t xml:space="preserve">Eric Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (4), pp.463. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1867 (12), pp.159223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children9040463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2022.159223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627689v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations of Maternal Consumption of Dairy Products during Pregnancy with Perinatal Fatty Acids Profile in the EDEN Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Lun Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan y Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,51 +2885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui-Dong Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,529 +3220,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipid fingerprints of milk from different mammalians determined by 31P NMR: towards specific interest in human health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary Iron-Initiated Lipid Oxidation and Its Inhibition by Polyphenols in Gastric Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert W. Lutz</w:t>
+                <w:t xml:space="preserve">Bénédicte Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J. Cozzone</w:t>
+                <w:t xml:space="preserve">Michele Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.05.111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (36), pp.9074-9081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf302348s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00719779v1</w:t>
+                <w:t xml:space="preserve">hal-02420109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary Iron-Initiated Lipid Oxidation and Its Inhibition by Polyphenols in Gastric Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lorrain</w:t>
+                <w:t xml:space="preserve">Phospholipid fingerprints of milk from different mammalians determined by 31P NMR: towards specific interest in human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">Norbert W. Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Loonis</w:t>
+                <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (36), pp.9074-9081. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135 (3), http://dx.doi.org/10.1016/j.foodchem.2012.05.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf302348s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.05.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420109v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00719779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme replacement therapy for pancreatic insufficiency: present and future.</w:t>
+                <w:t xml:space="preserve">CYP1A1 Induction in the Colon by Serum: Involvement of the PPARα Pathway and Evidence for a New Specific Human PPREα Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Fieker</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Philpott</w:t>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai-Anh Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pascussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/CEG.S17634⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1), pp.e14629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00701598v1</w:t>
+                <w:t xml:space="preserve">hal-01330877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP1A1 Induction in the Colon by Serum: Involvement of the PPARα Pathway and Evidence for a New Specific Human PPREα Site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
+                <w:t xml:space="preserve">Enzyme replacement therapy for pancreatic insufficiency: present and future.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Fieker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Philpott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (1), pp.e14629. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (4), pp.55-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0014629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/CEG.S17634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330877v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00701598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Mothers’ Milk Deficient in DHA Contains Phospholipid Species of Potential Interest for Infant Development</w:t>
               </w:r>
@@ -3856,295 +3856,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Tissue Arachidonic Acid and Reduced Linoleic Acid in a Mouse Model of Cystic Fibrosis Are Reversed by Supplemental Glycerophospholipids Enriched in Docosahexaenoic Acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Microbicidal Functions of Tracheal Glands: Defective Anti-Infectious Response to Pseudomonas aeruginosa in Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Coste</w:t>
+                <w:t xml:space="preserve">Sonia Bastonero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lebacq</w:t>
+                <w:t xml:space="preserve">Yannick Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lebecque</w:t>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Wallemacq</w:t>
+                <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 139 (12), pp.2358-2364. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp.e5357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/jn.109.110999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420117v1</w:t>
+                <w:t xml:space="preserve">hal-02420126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Microbicidal Functions of Tracheal Glands: Defective Anti-Infectious Response to Pseudomonas aeruginosa in Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased Tissue Arachidonic Acid and Reduced Linoleic Acid in a Mouse Model of Cystic Fibrosis Are Reversed by Supplemental Glycerophospholipids Enriched in Docosahexaenoic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Bastonero</w:t>
+                <w:t xml:space="preserve">Thierry Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Priol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Armand</w:t>
+                <w:t xml:space="preserve">Jean Lebacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bernard</w:t>
+                <w:t xml:space="preserve">Patrick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
+                <w:t xml:space="preserve">Pierre Wallemacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (4), pp.e5357. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 139 (12), pp.2358-2364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/jn.109.110999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420126v1</w:t>
+                <w:t xml:space="preserve">hal-02420117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of bioactive molecules protecting from necrotising enterocolitis in premature newborns receiving natural or pasteurised human milk. Abstract</w:t>
               </w:r>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,278 +4438,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGESTION DES LIPIDES ALIMENTAIRES : INTÉRÊT DE LA LIPASE GASTRIQUE HUMAINE ?</w:t>
+                <w:t xml:space="preserve">Nutritional quality of human milk from Mediterranean lactating women: a preliminary approach towards personalised nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Favé</w:t>
+                <w:t xml:space="preserve">G. Favé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Peyrot</w:t>
+                <w:t xml:space="preserve">P. Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margit Hamosh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0007-9960(07)91874-X⟩</w:t>
+              <w:t xml:space="preserve">Genes &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1), pp.95-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12263-007-0025-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00689612v1</w:t>
+                <w:t xml:space="preserve">hal-02420131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of human milk from Mediterranean lactating women: a preliminary approach towards personalised nutrition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIGESTION DES LIPIDES ALIMENTAIRES : INTÉRÊT DE LA LIPASE GASTRIQUE HUMAINE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Oliver</w:t>
+                <w:t xml:space="preserve">Gaëlle Favé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mimoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Millet</w:t>
+                <w:t xml:space="preserve">Jacques Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Miralles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margit Hamosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (1), pp.95-98. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (4), pp.183-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12263-007-0025-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(07)91874-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420131v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00689612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of monitoring and supplementation of omega 3 fatty acids in cystic fibrosis</w:t>
               </w:r>
@@ -4721,77 +4721,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charles Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lebacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lebecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wallemacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (8), pp.511-520. </w:t>
@@ -4854,64 +4854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastric Function in Children with Cystic Fibrosis: Effect of Diet on Gastric Lipase Levels and Fat Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Hamosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Philpott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Kovar Resnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,51 +6320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk Fat Globule Glycoproteins in Human Milk and in Gastric Aspirates of Mother's Milk-Fed Preterm Infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Hamosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciaran Scallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,90 +7118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Human Milk or Formula on Gastric Function and Fat Digestion in the Premature Infant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Hamosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Angelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Philpott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 40 (3), pp.429-437. </w:t>
@@ -7638,423 +7638,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00899784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of emulsions with different triglycerides and droplet sizes by gastric lipase in vitro. Effect on pancreatic lipase activity</w:t>
+                <w:t xml:space="preserve">Effects of amount of dietary triglycerides on postprandial serum vitamin A in heathly adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Melin</w:t>
+                <w:t xml:space="preserve">P Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.619-619</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420213v1</w:t>
+                <w:t xml:space="preserve">hal-00899695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of amount of dietary triglycerides on postprandial serum vitamin A in heathly adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First characterization of lipid emulsification in the human stomach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Grolier</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Senft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 34 (6), pp.619-619</w:t>
+              <w:t xml:space="preserve">, 1994, 34 (6), pp.618-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899695v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of lipid emulsification in the human stomach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrolysis of emulsions with different triglycerides and droplet sizes by gastric lipase in vitro. Effect on pancreatic lipase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Peyrot</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ythier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (3), pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0955-2863(94)90083-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899694v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of emulsions with different triglycerides and droplet sizes by gastric lipase in vitro. Effect on pancreatic lipase activity</w:t>
               </w:r>
@@ -8948,203 +8948,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of droplet size, triacylglycerol composition, and calcium on the hydrolysis of complex emulsions by pancreatic lipase: an in vitro study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Armand</w:t>
+                <w:t xml:space="preserve">Milling and Processing of Wheat and other Cereals Affect Their Capacity to Inhibit Pancreatic Lipase in Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Melin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lesgards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0955-2863(92)90024-D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 57 (2), pp.466-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.1992.tb05518.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420217v1</w:t>
+                <w:t xml:space="preserve">hal-04207731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Wheat Germ Intake Beneficially Affects Plasma Lipids and Lipoproteins in Hypercholesterolemic Human Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9179,222 +9179,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 122 (2), pp.317-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jn/122.2.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling and Processing of Wheat and other Cereals Affect Their Capacity to Inhibit Pancreatic Lipase in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cara</w:t>
+                <w:t xml:space="preserve">Effects of droplet size, triacylglycerol composition, and calcium on the hydrolysis of complex emulsions by pancreatic lipase: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Lesgards</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ythier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 57 (2), pp.466-469. </w:t>
+              <w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 3 (7), pp.333-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.1992.tb05518.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0955-2863(92)90024-D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207731v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oat bran, rice bran, wheat fiber, and wheat germ on postprandial lipemia in healthy adults</w:t>
               </w:r>
@@ -9514,51 +9514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma lipid lowering effects of wheat germ in hypercholesterolemic subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,51 +9966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Senft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10234,325 +10234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre nutrition avant la grossesse, polymorphisme du gène FADS et statut en acides gras polyinsaturés pendant la grossesse dans la cohorte EDEN</w:t>
+                <w:t xml:space="preserve">Exposition prénatale aux oméga 6 et oméga 3 et santé cardio-métabolique à 5 ans des enfants de la cohorte EDEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.60, </w:t>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.92-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435511v1</w:t>
+                <w:t xml:space="preserve">hal-02435514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition prénatale aux oméga 6 et oméga 3 et santé cardio-métabolique à 5 ans des enfants de la cohorte EDEN</w:t>
+                <w:t xml:space="preserve">Relations entre nutrition avant la grossesse, polymorphisme du gène FADS et statut en acides gras polyinsaturés pendant la grossesse dans la cohorte EDEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Bernard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.92-93, </w:t>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435514v1</w:t>
+                <w:t xml:space="preserve">hal-02435511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de l'activité de la lipase du lait par différents types de phospholipides in vitro dans des conditions proches de la physiologie - intérêt pour améliorer la biodisponibilité des acides gras chez le nouveau-né ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Favé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Lindquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10668,51 +10668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11776,51 +11776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="195E56DA"/>
+    <w:nsid w:val="BE10FC88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12007,51 +12007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8712-6620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114395918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-5780-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.03.014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822771v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-024-01544-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03769757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Quiclet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubouchaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159223" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03641461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaepelynck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raccah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2021.0087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie van Rossem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Smit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bisgaard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02310-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03075368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2020.0515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.10.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.12.039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maixent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean Cozzone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01300c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nascimento" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.10.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015060" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Senft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dutot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607194018006534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB37571015F71269BDEF9D244E04DD88A91FC82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.50" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414343v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges De Sousa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814985" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.07.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Flouris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Duan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brevaut-Malaty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Millet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fares" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Maixent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302348s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00701598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Fieker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philpott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CEG.S17634" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Dao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014629" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charles Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ridet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0b013e318216f1d0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lebecque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wallemacq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.110999" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bastonero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Priol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005357" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Duan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717308EBC01B24E4B04F6B1410FA242A4B097625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.84-98" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FA0035DFC03C0E923F9C7AAF284F33C73608CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3280177687" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fav&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peyrot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hamosh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(07)91874-X" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420131v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fav&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliver" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mimoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Miralles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-007-0025-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2007.01.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13SKCQP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kovar Resnik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Rosenstein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/01.PDR.0000110522.78194.5B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pafumi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lechene de La Porte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Storch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202839200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rosier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vandermander" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(99)00070-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XXF899GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Senft" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/70.6.1096" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hamosh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Peterson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Henderson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Scallan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwin Kiwan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-0005(99)80069-X" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75NVXXG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senft" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Barry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(99)00048-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRGBV8NM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaumier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juhel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/67.1.31" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceriani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199810000-00006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1997.1960744.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HFGRFD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castelain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3140269" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899874v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senft" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Portugal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1996.271.1.G172" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420197v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mehta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angelus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199609000-00011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420200v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(96)00030-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GPGV8Z2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamosh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dipalma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallagher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benjamin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/62.1.74" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peyrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420213v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ythier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(94)90083-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1RVVV2G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forget" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grolier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899694v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703864v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ythier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708020v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420283v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Azais-Braesco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Portugal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pauli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/60.3.374" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peyrot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1994.266.3.G372" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715209v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Rolland" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(05)80019-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLL2NB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420217v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(92)90024-D" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XXMBJP4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207723v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/122.2.317" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207731v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesgards" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1992.tb05518.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46G8K56B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207720v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/55.1.81" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207691v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Lafont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02194082" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV2C1BVB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207705v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riottot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(05)80618-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWG0JD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(91)90656-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chautan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/120.10.1148" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435509v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435511v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.331" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435514v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.398" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindquist" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Lotta Andersson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernell Olle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(08)75173-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820421v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852259v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847047v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538214v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863421v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03317812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8712-6620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114395918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-5780-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-024-01544-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.03.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03769757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Quiclet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubouchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159223" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03641461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaepelynck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raccah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2021.0087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie van Rossem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Smit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bisgaard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02310-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03075368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2020.0515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.10.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.12.039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maixent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean Cozzone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01300c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nascimento" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.10.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015060" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Senft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dutot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607194018006534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB37571015F71269BDEF9D244E04DD88A91FC82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.50" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414343v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges De Sousa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814985" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.07.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Flouris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Duan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brevaut-Malaty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Millet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fares" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Maixent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302348s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Dao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014629" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00701598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Fieker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philpott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CEG.S17634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charles Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ridet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0b013e318216f1d0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bastonero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Priol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005357" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lebecque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wallemacq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.110999" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Duan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717308EBC01B24E4B04F6B1410FA242A4B097625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.84-98" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FA0035DFC03C0E923F9C7AAF284F33C73608CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3280177687" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fav&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliver" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mimoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Miralles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-007-0025-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fav&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peyrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hamosh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(07)91874-X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2007.01.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13SKCQP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kovar Resnik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Rosenstein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/01.PDR.0000110522.78194.5B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pafumi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lechene de La Porte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Storch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202839200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rosier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vandermander" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(99)00070-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XXF899GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Senft" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/70.6.1096" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hamosh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Peterson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Henderson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Scallan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwin Kiwan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-0005(99)80069-X" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75NVXXG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senft" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Barry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(99)00048-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRGBV8NM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaumier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juhel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/67.1.31" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceriani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199810000-00006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1997.1960744.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HFGRFD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castelain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3140269" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899874v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senft" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Portugal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1996.271.1.G172" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420197v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mehta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angelus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199609000-00011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420200v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(96)00030-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GPGV8Z2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamosh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dipalma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallagher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benjamin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/62.1.74" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peyrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899695v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forget" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grolier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420213v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ythier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(94)90083-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1RVVV2G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703864v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ythier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708020v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420283v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Azais-Braesco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Portugal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pauli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/60.3.374" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peyrot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1994.266.3.G372" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715209v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Rolland" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(05)80019-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLL2NB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207731v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesgards" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1992.tb05518.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46G8K56B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207723v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/122.2.317" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420217v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(92)90024-D" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XXMBJP4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207720v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/55.1.81" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207691v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Lafont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02194082" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV2C1BVB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207705v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riottot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(05)80618-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWG0JD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(91)90656-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chautan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/120.10.1148" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435509v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435514v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.398" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435511v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.331" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindquist" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Lotta Andersson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernell Olle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(08)75173-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820421v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852259v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847047v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538214v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863421v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03317812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>