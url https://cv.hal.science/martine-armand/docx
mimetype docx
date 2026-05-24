--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,11721 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11669 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.5873015873px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Martine Armand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martine-armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8712-6620</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114395918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=eaTkPvcAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-5780-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between perinatal biomarkers of maternal dairy fat intake and child cognitive development: results from the EDEN mother-child cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79+ (4), pp.320-328. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41430-024-01544-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of perinatal exposure to PUFAs and child neurodevelopment: evidence from Mendelian randomization using FADS cluster variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Abou Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (1), pp.235 - 243. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajcnut.2025.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of perinatal polyunsaturated fatty acid status and associated dietary or candidate-genetic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Abou Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Plancoulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65 (6), pp.100562. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlr.2024.100562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal training during lactation modifies breast milk fatty acid composition and male offspring glucose homeostasis in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Quiclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Dubouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1867 (12), pp.159223. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbalip.2022.159223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Massage with Oil Balanced in Essential Fatty Acids on Development and Lipid Parameters in Very Premature Neonates: A Randomized, Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Garbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Any-Alejand Beltran-Anzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (4), pp.463. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/children9040463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of Maternal Consumption of Dairy Products during Pregnancy with Perinatal Fatty Acids Profile in the EDEN Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sarté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1636. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14081636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Letter by Alexander Seibold on ‘‘Impact of Switching from Intermittently Scanned to Real-Time Continuous Glucose Monitoring Systems in a Type 1 Diabetes Patient French Cohort: An Observational Study of Clinical Practices’’ by Yannis Préau, et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schaepelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raccah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (8), pp.595 - 597. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/dia.2021.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a Switch from Intermittently Scanned Continuous Glucose Monitoring (isCGM) to Real-Time (rt) CGM in Diabetes Type 1 Suboptimal Controlled Patients in Real-Life: A One-Year Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schaepelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raccah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21186131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast milk n-3 long-chain polyunsaturated fatty acids and blood pressure: an individual participant meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenie van Rossem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette Smit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan y Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Bisgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02310-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Switching from Intermittently Scanned to Real-Time Continuous Glucose Monitoring Systems in a Type 1 Diabetes Patient French Cohort: An Observational Study of Clinical Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schaepelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raccah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetes Technology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/dia.2020.0515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutritional determinants of colostrum fatty acids in the EDEN mother-child cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Y. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breastfeeding, Polyunsaturated Fatty Acid Levels in Colostrum and Child Intelligence Quotient at Age 5-6 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan y Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, [Epub ahead of print]. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2016.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01436073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary docosahexaenoic acid-enriched glycerophospholipids exert cardioprotective effects in ouabain-treated rats via physiological and metabolic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Maixent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.798--804. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5fo01300c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant properties of tea blunt ROS-dependent lipogenesis: beneficial effect on hepatic steatosis in a high fat-high sucrose diet NAFLD obese rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Battault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.95--104. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life exposure to polyunsaturated fatty acids and psychomotor development in children from the EDEN mother-child cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Y. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.D106. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and Absorption of Tube-Feeding Emulsions With Different Droplet Sizes and Compositions in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parenteral and Enteral Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (6), pp.534-543. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0148607194018006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The association between linoleic acid levels in colostrum and child cognition at 2 and 3 y in the EDEN cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Y. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (6), pp.829--835. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/pr.2015.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Brewing Duration on the Antioxidant and Hepatoprotective Abilities of Tea Phenolic and Alkaloid Compounds in a t-BHP Oxidative Stress-Induced Rat Hepatocyte Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges De Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (8), pp.14985--15002. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules200814985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size and interfacial composition of milk fat globules are key factors controlling triglycerides bioavailability in simulated human gastro-duodenal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Antona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.494-504. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of milk bioactive compounds on health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Flouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOACTIVE COMPOUNDS IN HUMAN MILK AND INTESTINAL HEALTH AND MATURITY IN PRETERM NEWBORN: AN OVERVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Dong Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brévaut-Malaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.108 - 131. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1170/T952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01098435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive compounds in human milk and intestinal health and maturity in preterm newborn: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rd Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Brevaut-Malaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59, pp.108-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Iron-Initiated Lipid Oxidation and Its Inhibition by Polyphenols in Gastric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (36), pp.9074-9081. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf302348s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phospholipid fingerprints of milk from different mammalians determined by 31P NMR: towards specific interest in human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert W. Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick J. Cozzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (3), http://dx.doi.org/10.1016/j.foodchem.2012.05.111. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.05.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00719779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">omega 6/omega 3 polyunsaturated fatty acid supplementations in renal cell model lead to a particular regulation through lipidome for preserved omega 6/omega 3 ratios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Maixent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58, pp.1715-1719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme replacement therapy for pancreatic insufficiency: present and future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Fieker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Philpott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (4), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/CEG.S17634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00701598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP1A1 Induction in the Colon by Serum: Involvement of the PPARα Pathway and Evidence for a New Specific Human PPREα Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barlesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Mai-Anh Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pascussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.e14629. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Mothers’ Milk Deficient in DHA Contains Phospholipid Species of Potential Interest for Infant Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charles Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.206-212. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MPG.0b013e318216f1d0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Microbicidal Functions of Tracheal Glands: Defective Anti-Infectious Response to Pseudomonas aeruginosa in Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bastonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Priol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.e5357. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Tissue Arachidonic Acid and Reduced Linoleic Acid in a Mouse Model of Cystic Fibrosis Are Reversed by Supplemental Glycerophospholipids Enriched in Docosahexaenoic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lebacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wallemacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (12), pp.2358-2364. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.109.110999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of bioactive molecules protecting from necrotising enterocolitis in premature newborns receiving natural or pasteurised human milk. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 67, pp.E208. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665108008409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibilité des matières grasses chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1-2), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.28.84-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipases and lipolysis in the human digestive tract: where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.156-164. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0b013e3280177687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGESTION DES LIPIDES ALIMENTAIRES : INTÉRÊT DE LA LIPASE GASTRIQUE HUMAINE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Favé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Hamosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (4), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(07)91874-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00689612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional quality of human milk from Mediterranean lactating women: a preliminary approach towards personalised nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Favé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.95-98. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12263-007-0025-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of monitoring and supplementation of omega 3 fatty acids in cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charles Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lebacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wallemacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (8), pp.511-520. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric Function in Children with Cystic Fibrosis: Effect of Diet on Gastric Lipase Levels and Fat Digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Hamosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Philpott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Kovar Resnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beryl Rosenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.457-465. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/01.PDR.0000110522.78194.5B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of vegetable-borne carotenoids in the human stomach and duodenum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Tyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 284 (6), pp.913-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of Inhibition of Triacylglycerol Hydrolysis by Human Gastric Lipase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pafumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Lechene de La Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Storch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (31), pp.28070-28079. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M202839200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of vitamin A and E in the human gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Tyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 280 (1), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green tea extract (AR25®) inhibits lipolysis of triglycerides in gastric and duodenal medium in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Pafumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rosier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vandermander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0955-2863(99)00070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective function of human milk: The milk fat globule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrit Hamosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Scallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwin Kiwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Perinatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23 (3), pp.242-249. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0146-0005(99)80069-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro starch degradation from wheat-based products in the presence of lipid complex emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (6), pp.881-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and absorption of 2 fat emulsions with different droplet sizes in the human digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 70 (6), pp.1096-1106. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/70.6.1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and absorption of 2 fat emulsions with different droplet sizes in the human digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 70 (6), pp.1096-1106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro starch degradation from wheat-based products in the presence of lipid complex emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (6), pp.881-892. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0271-5317(99)00048-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of graded amounts (0-50g) of dietary fat on postprandial lipemia and lipoproteins in normolipidemic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 67, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/67.1.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk Fat Globule Glycoproteins in Human Milk and in Gastric Aspirates of Mother's Milk-Fed Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Hamosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciaran Scallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ceriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 44 (4), pp.499-506. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/00006450-199810000-00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial chylomicron and plasma vitamin E responses in healthy older subjects compared with younger ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mekky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Partier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 27 (10), pp.812-821. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2362.1997.1960744.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of different amounts of dietary triglycerides (0-50 g) on postprandial lipemia in healthy human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (4), pp.426-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulsification and lipolysis of triacylglycerols are altered by viscous soluble dietary fibres in acidic gastric medium in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 314 (1), pp.269-275. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3140269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical characteristics of emulsions during fat digestion in human stomach and duodenum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (1), pp.G172-G183. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.1996.271.1.G172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoids in biological emulsions : Solubility, surface-to-core distribution, and release from lipid droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Partier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 37 (2), pp.250-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Human Milk or Formula on Gastric Function and Fat Digestion in the Premature Infant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margit Hamosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Angelus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Philpott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 40 (3), pp.429-437. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1203/00006450-199609000-00011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous soluble dietary fibers alter emulsification and lipolysis of triacylglycerols in duodenal medium in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (5), pp.293-302. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2863(96)00030-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat modulates gastric lipase activity in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hamosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dipalma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 62 (1), pp.74-80. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/62.1.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of dietary fat emulsification in the digestive tract of healthy human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (5), pp.588-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of amount of dietary triglycerides on postprandial serum vitamin A in heathly adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (6), pp.619-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First characterization of lipid emulsification in the human stomach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (6), pp.618-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of emulsions with different triglycerides and droplet sizes by gastric lipase in vitro. Effect on pancreatic lipase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ythier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (3), pp.124-133. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2863(94)90083-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of emulsions with different triglycerides and droplet sizes by gastric lipase in vitro. Effect on pancreatic lipase activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ythier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of amount of dietary triglycerides on postprandial serum vitamin A in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (6), pp.619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of emulsified dietary fat on postprandial lipemia and lipoproteins in normolipidemic adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Azais-Braesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 60 (3), pp.374-382. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/60.3.374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of emulsions and lipolysis of dietary lipids in the human stomach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 266 (3), pp.G372-G381. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpgi.1994.266.3.G372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of emulsions and lipolysis of dietary fat in the human stomach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 106, pp.A595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pea and soybean fibre on postprandial lipaemia and lipoproteins in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.508-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Wheat Germ Intake Beneficially Affects Plasma Lipids and Lipoproteins in Hypercholesterolemic Human Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Portugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 122 (2), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/122.2.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling and Processing of Wheat and other Cereals Affect Their Capacity to Inhibit Pancreatic Lipase in Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lesgards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 57 (2), pp.466-469. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2621.1992.tb05518.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of droplet size, triacylglycerol composition, and calcium on the hydrolysis of complex emulsions by pancreatic lipase: an in vitro study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ythier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 3 (7), pp.333-341. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0955-2863(92)90024-D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of gastric lipase in mini-pigs fed a high-fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 12 (4-5), pp.489-499. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0271-5317(05)80019-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of oat bran, rice bran, wheat fiber, and wheat germ on postprandial lipemia in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 55 (1), pp.81-88. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajcn/55.1.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of increasing levels of raw or defatted wheat germ on liver, feces and plasma lipids and lipoproteins in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 11 (8), pp.907-916. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0271-5317(05)80618-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma lipid lowering effects of wheat germ in hypercholesterolemic subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Foods for Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 41 (2), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02194082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastric lipase: Evidence of an adaptive response to dietary fat in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 100 (6), pp.1582-1589. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0016-5085(91)90656-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Lingual Lipase to Dietary Fat in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Chautan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 120 (10), pp.1148-1156. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/120.10.1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition prénatale aux oméga 6 et oméga 3 et santé cardio-métabolique à 5 ans des enfants de la cohorte EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Y. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.92-93, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre nutrition avant la grossesse, polymorphisme du gène FADS et statut en acides gras polyinsaturés pendant la grossesse dans la cohorte EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition prénatale aux acides gras polyinsaturés et quotient intellectuel à 5–6 ans des enfants de la cohorte EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria de Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nice, France. pp.27, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l'activité de la lipase du lait par différents types de phospholipides in vitro dans des conditions proches de la physiologie - intérêt pour améliorer la biodisponibilité des acides gras chez le nouveau-né ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Favé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lindquist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Lotta Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernell Olle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Francophones de Nutrition (JFN 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France. pp.S149, P196, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(08)75173-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00691187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumption of bioactive molecules protecting from necrotising enterocolitis in premature newborns receiving natural or pasteurised human milk. Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Gire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Société Française de Nutrition and The Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lille, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665108008409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of amount of dietary triglycerides on postprandial serum vitamin A in healthy adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on animal and human nutrition. Association française de nutrition. Comparative physiology of digestion and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble fibers alter emulsification and lipolysis of dietary fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Castelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lairon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dietary Fibre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of emulsions and lipolysis of dietary fat in the human stomach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Senft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Annual Meeting of the American Gastroenterological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISES À JOUR EN GYNÉCOLOGIE Tome 1 , Collège National des Gynécologues et Obstétriciens Français (CNGOF). Nisand I, Deruelle P, Graesslin O, Diffusion Vigot-Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oméga 6 et oméga 3 : quelles recommandations pour la femme enceinte ou allaitante ? pp 385-404</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des lipides des matrices laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 461 p., 2013, Syntheses, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 25. Armand M. Stratégies de contrôle de la biodisponibilité des lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fardet A, Souchon I, Dupont D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.373-413, 2013, Collection Synthèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des lipides des matrices laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fardet A, souchon I, Dupont D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.185-197, 2013, Collection Synthèses, 9782759220120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a Switch From Intermittently Scanned Continuous Glucose Monitoring (isCGM) to Real-time (rt) CGM in Diabetes Type 1 Suboptimal Controlled Patients in Real-life: A One-year Prospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Schaepelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Raccah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId361"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11776,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE10FC88"/>
+    <w:nsid w:val="4A59DD07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12007,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8712-6620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114395918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-5780-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-024-01544-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.03.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03769757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Quiclet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubouchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159223" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03641461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pr&#233;au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaepelynck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raccah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2021.0087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie van Rossem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Smit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bisgaard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02310-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03075368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2020.0515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.10.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.12.039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maixent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean Cozzone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01300c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nascimento" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.10.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015060" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420207v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Pasquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Senft" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dutot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607194018006534" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB37571015F71269BDEF9D244E04DD88A91FC82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.50" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414343v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges De Sousa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814985" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.07.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Flouris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096991v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Duan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brevaut-Malaty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Millet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fares" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Maixent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420109v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302348s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Dao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014629" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00701598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Fieker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philpott" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CEG.S17634" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charles Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ridet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0b013e318216f1d0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bastonero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Priol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005357" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lebecque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wallemacq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.110999" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Duan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Millet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008409" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717308EBC01B24E4B04F6B1410FA242A4B097625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420127v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.84-98" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FA0035DFC03C0E923F9C7AAF284F33C73608CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3280177687" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fav&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliver" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mimoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Miralles" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-007-0025-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fav&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peyrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hamosh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(07)91874-X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2007.01.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13SKCQP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kovar Resnik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Rosenstein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/01.PDR.0000110522.78194.5B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674920v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pafumi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lechene de La Porte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Storch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202839200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rosier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vandermander" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(99)00070-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XXF899GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Senft" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/70.6.1096" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hamosh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Peterson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Henderson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Scallan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwin Kiwan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-0005(99)80069-X" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75NVXXG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senft" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420183v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Barry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(99)00048-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRGBV8NM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaumier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juhel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/67.1.31" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceriani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199810000-00006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699032v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekky" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1997.1960744.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HFGRFD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castelain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3140269" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899874v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senft" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Portugal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420275v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1996.271.1.G172" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420197v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mehta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angelus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199609000-00011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420200v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(96)00030-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GPGV8Z2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamosh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dipalma" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallagher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benjamin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/62.1.74" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899784v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peyrot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899695v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forget" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grolier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899694v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420213v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ythier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(94)90083-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1RVVV2G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703864v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ythier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708020v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420283v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Azais-Braesco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Portugal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pauli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/60.3.374" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peyrot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420286v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1994.266.3.G372" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715209v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Rolland" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(05)80019-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLL2NB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207731v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesgards" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1992.tb05518.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46G8K56B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207723v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/122.2.317" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420217v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(92)90024-D" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XXMBJP4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207720v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cara" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/55.1.81" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207691v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Lafont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02194082" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV2C1BVB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207705v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riottot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(05)80618-9" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWG0JD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420226v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(91)90656-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chautan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/120.10.1148" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435509v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.265" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435514v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.398" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435511v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.331" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindquist" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Lotta Andersson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernell Olle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(08)75173-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820421v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852259v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847047v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538214v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863426v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863421v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03317812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-armand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8712-6620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114395918" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=eaTkPvcAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/O-5780-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822771v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Armand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sart&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-024-01544-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Abou Assi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tafflet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.03.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767980v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2024.100562" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03769757v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Quiclet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dubouchaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2022.159223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03627689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garbi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any-Alejand Beltran-Anzola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Br&#233;vaut-Malaty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9040463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03641461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03590210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pr&#233;au" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schaepelynck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Raccah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2021.0087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03369493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02885147v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenie van Rossem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Smit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan y Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bisgaard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02310-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03075368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dia.2020.0515" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2017.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01436073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2016.12.039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Maixent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gerbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean Cozzone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01300c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nascimento" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2016.10.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Agostini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015060" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Pasquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Senft" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dutot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0148607194018006534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB37571015F71269BDEF9D244E04DD88A91FC82E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2015.50" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414343v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Peyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges De Sousa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules200814985" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Antona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.07.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Flouris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01098435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Dong Duan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1170/T952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rd Duan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brevaut-Malaty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Millet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorrain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302348s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00719779v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert W. Lutz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.05.111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Armand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Maixent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00701598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Fieker" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Philpott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CEG.S17634" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Dao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pascussi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014629" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charles Coste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ridet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MPG.0b013e318216f1d0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420126v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bastonero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Priol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005357" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lebacq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lebecque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wallemacq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.109.110999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657246v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Duan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Millet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665108008409" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/717308EBC01B24E4B04F6B1410FA242A4B097625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.84-98" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0FA0035DFC03C0E923F9C7AAF284F33C73608CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420141v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0b013e3280177687" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fav&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Peyrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Hamosh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(07)91874-X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420131v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fav&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliver" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mimoun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Miralles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-007-0025-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2007.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X13SKCQP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kovar Resnik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Rosenstein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/01.PDR.0000110522.78194.5B" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tyssandier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dumas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420150v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pafumi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lechene de La Porte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Juhel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Storch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M202839200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pasquier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rosier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vandermander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2863(99)00070-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XXF899GN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hamosh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Peterson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Henderson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Scallan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwin Kiwan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-0005(99)80069-X" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75NVXXG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687110v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lairon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Senft" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/70.6.1096" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pasquier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senft" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420183v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fardet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoebler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Barry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(99)00048-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRGBV8NM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697183v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaumier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Juhel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portugal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/67.1.31" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420190v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceriani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199810000-00006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mekky" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2362.1997.1960744.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HFGRFD6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899874v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Senft" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Portugal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420204v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castelain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3140269" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420275v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1996.271.1.G172" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693698v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lafont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mehta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Angelus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199609000-00011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420200v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(96)00030-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GPGV8Z2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamosh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dipalma" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallagher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benjamin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/62.1.74" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899784v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peyrot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899695v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grolier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899694v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ythier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Melin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(94)90083-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1RVVV2G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703864v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ythier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dutot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Melin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708020v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Forget" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420283v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Azais-Braesco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Portugal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pauli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/60.3.374" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyrot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.1994.266.3.G372" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710186v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Peyrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715209v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207723v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/122.2.317" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207731v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesgards" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.1992.tb05518.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-46G8K56B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0955-2863(92)90024-D" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XXMBJP4V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420220v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Rolland" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(05)80019-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLL2NB6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207720v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Armand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/55.1.81" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207705v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riottot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0271-5317(05)80618-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWG0JD68-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207691v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Lafont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02194082" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HV2C1BVB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420226v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-5085(91)90656-6" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02420295v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chautan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/120.10.1148" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435514v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.398" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435511v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.331" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435509v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.265" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00691187v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lindquist" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Lotta Andersson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernell Olle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(08)75173-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820421v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852259v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774281v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847047v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538214v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crenon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863426v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863421v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03317812v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>