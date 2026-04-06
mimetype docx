--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2575,191 +2575,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">'Επιφάνεια… κατÜ Τßγριν &amp;quot; : une fondation hellenistique a amida ?</w:t>
+                <w:t xml:space="preserve">Amida 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 21, pp.135-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783264v1</w:t>
+                <w:t xml:space="preserve">hal-03062485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amida 2</w:t>
+                <w:t xml:space="preserve">'Επιφάνεια… κατÜ Τßγριν &amp;quot; : une fondation hellenistique a amida ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21, pp.135-158</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062485v1</w:t>
+                <w:t xml:space="preserve">hal-04783264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMIDA 3 “ ’Επιφάνεια… κατÜ Τßγριν ” : une fondation hellenistique a amida ?</w:t>
               </w:r>
@@ -3608,50 +3608,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amida, ville et muraille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Assenat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Ulusararası Mimarlik ve Tasarım Kongresi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turquie. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Araştırma kazılarının restorasyon çalışmalarında yeri: Diyarbakır Ulu Cami örnegi (La rôle des investigations archéologiques dans les travaux de restauration : Le cas de la Grande Mosquée de Diyarbakır</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Meral Halifeoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3660,126 +3729,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Ulusararı Mimarlik ve Tasarım Kongresi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017187v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05017192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diyarbakır Ulu Cami’de 2010-2017 yılları arasında Şafiler bölümü ve Batı Maksuresi Arkasında yapılan Araştırma kazılarının genel değerlendirmesi (Évaluation générale des recherches archéologiques conduites entre 2010-2017 dans la section Shafiler et derrière la Maqsura occidentale de la Grande Mosquée de Diyarbakır</w:t>
               </w:r>
@@ -4921,246 +4921,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Empereur dans la ville</w:t>
+                <w:t xml:space="preserve">Le rayonnement de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Andréani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Privat, pp.15-34, 2008</w:t>
+              <w:t xml:space="preserve">, Privat, pp.55-76, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055407v1</w:t>
+                <w:t xml:space="preserve">hal-03055409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rayonnement de la ville</w:t>
+                <w:t xml:space="preserve">Respublica Nemausensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Andréani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Privat, pp.55-76, 2008</w:t>
+              <w:t xml:space="preserve">, Privat, pp.35-54, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055409v1</w:t>
+                <w:t xml:space="preserve">hal-03055408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respublica Nemausensis</w:t>
+                <w:t xml:space="preserve">L'Empereur dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Andréani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Privat, pp.35-54, 2008</w:t>
+              <w:t xml:space="preserve">, Privat, pp.15-34, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055408v1</w:t>
+                <w:t xml:space="preserve">hal-03055407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5622,51 +5622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8D3C686"/>
+    <w:nsid w:val="0DE348EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-assenat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8143-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113682808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Mal&#305;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ralite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester-Ines Ribo-Delissey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GISCIENCE.2018.29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaysel Malit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Malit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Meral Halifeo&#287;lu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ass&#233;nat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0066154621000089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2020.1765050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Karado&#287;an" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2012.1328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017012v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartement" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.2252" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.1226" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Karadogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-assenat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8143-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113682808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Mal&#305;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ralite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester-Ines Ribo-Delissey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GISCIENCE.2018.29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaysel Malit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Malit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Meral Halifeo&#287;lu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ass&#233;nat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0066154621000089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2020.1765050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Karado&#287;an" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2012.1328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017012v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartement" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.2252" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.1226" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Karadogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>