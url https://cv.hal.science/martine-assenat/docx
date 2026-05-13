--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -2575,191 +2575,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amida 2</w:t>
+                <w:t xml:space="preserve">'Επιφάνεια… κατÜ Τßγριν &amp;quot; : une fondation hellenistique a amida ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21, pp.135-158</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062485v1</w:t>
+                <w:t xml:space="preserve">hal-04783264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">'Επιφάνεια… κατÜ Τßγριν &amp;quot; : une fondation hellenistique a amida ?</w:t>
+                <w:t xml:space="preserve">Amida 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2013, 21, pp.135-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783264v1</w:t>
+                <w:t xml:space="preserve">hal-03062485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMIDA 3 “ ’Επιφάνεια… κατÜ Τßγριν ” : une fondation hellenistique a amida ?</w:t>
               </w:r>
@@ -3608,253 +3608,253 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Araştırma kazılarının restorasyon çalışmalarında yeri: Diyarbakır Ulu Cami örnegi (La rôle des investigations archéologiques dans les travaux de restauration : Le cas de la Grande Mosquée de Diyarbakır</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Meral Halifeoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Assenat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Ulusararı Mimarlik ve Tasarım Kongresi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amida, ville et muraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Ulusararası Mimarlik ve Tasarım Kongresi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turquie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diyarbakır Ulu Cami’de 2010-2017 yılları arasında Şafiler bölümü ve Batı Maksuresi Arkasında yapılan Araştırma kazılarının genel değerlendirmesi (Évaluation générale des recherches archéologiques conduites entre 2010-2017 dans la section Shafiler et derrière la Maqsura occidentale de la Grande Mosquée de Diyarbakır</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Assenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Meral Halifeoğlu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Ulusararı Mimarlik ve Tasarım Kongresi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3957,51 +3957,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assenat M., Pérez A. « Topographie antique d’Amida IIIe-Ve s. d’après les sources littéraires », in, E. Rizos, ed, New Cities in Late Antiquity: Documents and Archaeology. Bibliothèque de l'Antiquité Tardive 35, p. 57-68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité tardive</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Brepols, pp.57-68, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4994,173 +4994,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respublica Nemausensis</w:t>
+                <w:t xml:space="preserve">L'Empereur dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Andréani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Privat, pp.35-54, 2008</w:t>
+              <w:t xml:space="preserve">, Privat, pp.15-34, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055408v1</w:t>
+                <w:t xml:space="preserve">hal-03055407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Empereur dans la ville</w:t>
+                <w:t xml:space="preserve">Respublica Nemausensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Assenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Andréani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Privat, pp.15-34, 2008</w:t>
+              <w:t xml:space="preserve">, Privat, pp.35-54, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055407v1</w:t>
+                <w:t xml:space="preserve">hal-03055408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5622,51 +5622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DE348EE"/>
+    <w:nsid w:val="27326CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5853,51 +5853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-assenat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8143-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113682808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Mal&#305;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ralite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester-Ines Ribo-Delissey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GISCIENCE.2018.29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaysel Malit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Malit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Meral Halifeo&#287;lu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ass&#233;nat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0066154621000089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2020.1765050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Karado&#287;an" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062485v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2012.1328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017187v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017012v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartement" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.2252" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.1226" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Karadogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-assenat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8143-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113682808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Assenat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Mal&#305;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ralite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester-Ines Ribo-Delissey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GISCIENCE.2018.29" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069744v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaysel Malit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veysel Malit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz340-658etyknpgmcw-19173209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Meral Halifeo&#287;lu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ass&#233;nat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0066154621000089" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2020.1765050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Karado&#287;an" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2012.1328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062034v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734075v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017224v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017012v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartement" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.2252" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.1226" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Karadogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>