--- v0 (2026-03-09)
+++ v1 (2026-04-21)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2894,3181 +2894,3073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the New Rural Cooperative Medical Scheme on Township Hospitals’ Utilization and Income Structure in Weifang Prefecture, China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postneonatal mortality impacts following grants from the Gavi Vaccine Alliance: an econometric analysis from 2000 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Kolesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiao Xian Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Behavioral Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (1), pp.23-33</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.163-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01528918v1</w:t>
+                <w:t xml:space="preserve">halshs-02006341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postneonatal mortality impacts following grants from the Gavi Vaccine Alliance: an econometric analysis from 2000 to 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of the New Rural Cooperative Medical Scheme on Township Hospitals' Utilization and Income Structure in Weifang Prefecture, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Kolesar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Audibert</w:t>
+                <w:t xml:space="preserve">Xiao Xian Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijabe.2017010102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02006341v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of the New Rural Cooperative Medical Scheme on Township Hospitals' Utilization and Income Structure in Weifang Prefecture, China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-effectiveness analysis and mortality impact estimation of scaling-up pregnancy test kits in Madagascar, Ethiopia and Malawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kolesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiao Xian Huang</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison B. Comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Behavioral Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/ijabe.2017010102⟩</w:t>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (6), pp.869 - 881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapol/czx013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354062v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness analysis and mortality impact estimation of scaling-up pregnancy test kits in Madagascar, Ethiopia and Malawi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment la croissance du revenu et le vieillissement influencent la demande de soins en Chine rurale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alison B. Comfort</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.39-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682488v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01528888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la croissance du revenu et le vieillissement influencent la demande de soins en Chine rurale ?</w:t>
+                <w:t xml:space="preserve">Health Insurance Reforms and Health Policies in Rural China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yong He</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiezhe Huangfu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (1), pp.39-77</w:t>
+              <w:t xml:space="preserve">China perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/4, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01528888v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Insurance Reforms and Health Policies in Rural China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progrès et défis pour trois réformes majeures dans le système de santé chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiezhe Huangfu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anning Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016/4, pp.29-38</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (170, 2015/2), pp.105-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01464314v1</w:t>
+                <w:t xml:space="preserve">halshs-01176956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progrès et défis pour trois réformes majeures dans le système de santé chinois</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution du profil entomologique et épidémiologique an après la mise en oeuvre de la pulvérisation intra domiciliaire (PID) dans la commune de Kouande et dans la commune contrôle De Copargo au Benin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Patrick Makoutodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Aholoukpè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Aïkpon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Akogbéto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Makoutodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (170, 2015/2), pp.105-121</w:t>
+              <w:t xml:space="preserve">Journal d’Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01176956v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01290812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du profil entomologique et épidémiologique an après la mise en oeuvre de la pulvérisation intra domiciliaire (PID) dans la commune de Kouande et dans la commune contrôle De Copargo au Benin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Makoutodé</w:t>
+                <w:t xml:space="preserve">Use of health care among febrile children from urban poor households in Senegal: does the neighbourhood have an impact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d’Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.0</w:t>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.1307-1319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01290812v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01413418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of health care among febrile children from urban poor households in Senegal: does the neighbourhood have an impact?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socioeconomic Status and Stroke Prevalence in Morocco: Results from the Rabat-Casablanca Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard Lalou</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Viallefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Mourji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01413418v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03170020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Status and Stroke Prevalence in Morocco: Results from the Rabat-Casablanca Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is introducing rapid culture into the diagnostic algorithm of smear-negative tuberculosis cost-effective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fouzi Mourji</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremiah Chakaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huerga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sitienei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Tuberculosis and Lung Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.541-546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03170020v1</w:t>
+                <w:t xml:space="preserve">halshs-00991625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is introducing rapid culture into the diagnostic algorithm of smear-negative tuberculosis cost-effective?</w:t>
+                <w:t xml:space="preserve">Health insurance reform and efficiency of township hospitals in rural China: An analysis from survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anning Ma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tuberculosis and Lung Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (5), pp.541-546</w:t>
+              <w:t xml:space="preserve">China Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.326-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00991625v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00910274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health insurance reform and efficiency of township hospitals in rural China: An analysis from survey data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public sector services for the prevention of mother-to-child transmission of HIV infection: a micro-costing survey in Namibia and Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hapsatou Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anning Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27, pp.326-338</w:t>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91, pp.407-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00910274v1</w:t>
+                <w:t xml:space="preserve">halshs-00833847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public sector services for the prevention of mother-to-child transmission of HIV infection: a micro-costing survey in Namibia and Rwanda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hapsatou Toure</w:t>
+                <w:t xml:space="preserve">Inland valley rice production systems and malaria infection and disease in the forest region of western Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dossou-Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00833847v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00861288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland valley rice production systems and malaria infection and disease in the forest region of western Côte d'Ivoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Dossou-Yovo</w:t>
+                <w:t xml:space="preserve">Curative Activities of Township Hospitals in Weifang Prefecture, China: An Analysis of Environmental and Supply-Side Determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningshan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28-29, pp.71-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00861288v1</w:t>
+                <w:t xml:space="preserve">halshs-00640742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative Activities of Township Hospitals in Weifang Prefecture, China: An Analysis of Environmental and Supply-Side Determinants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Financial and Income Losses From Illness Shock in China: Results From Surveys in Eight Provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Xian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28-29, pp.71-94</w:t>
+              <w:t xml:space="preserve">Journal of US-China Public Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (4), pp.355-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00640742v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial and Income Losses From Illness Shock in China: Results From Surveys in Eight Provinces</w:t>
+                <w:t xml:space="preserve">Endemic Diseases and Development: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurore Pelissier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olu Ajakaiye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of US-China Public Administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (4), pp.355-373</w:t>
+              <w:t xml:space="preserve">Journal of African Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (supplément 3), pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00691471v1</w:t>
+                <w:t xml:space="preserve">halshs-00538770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endemic Diseases and Development: An overview</w:t>
+                <w:t xml:space="preserve">Endemic diseases and agricultural productivity: Challenges and policy response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olu Ajakaiye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (supplément 3), pp.3-11</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (supplément 3), pp.110-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00538770v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00537486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endemic diseases and agricultural productivity: Challenges and policy response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent could performance-based schemes help increase the effectiveness of prevention of mother-to-child transmission of HIV (PMTCT) programs in resource-limited settings? A summary of the published evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hapsatou Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Economies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-10-702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00537486v1</w:t>
+                <w:t xml:space="preserve">inserm-00617221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent could performance-based schemes help increase the effectiveness of prevention of mother-to-child transmission of HIV (PMTCT) programs in resource-limited settings? A summary of the published evidence.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la lutte anti-vectorielle : approche économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Dabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medecine Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (2), pp.185-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-10-702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617221v1</w:t>
+                <w:t xml:space="preserve">hal-00381643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la lutte anti-vectorielle : approche économique</w:t>
+                <w:t xml:space="preserve">Malaria and agricultural production: Are there bi-directional effects? The case of coffee and cocoa in Côte D'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Tropicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 69 (2), pp.185-193</w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2", pp.107-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381643v1</w:t>
+                <w:t xml:space="preserve">halshs-00523017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria and agricultural production: Are there bi-directional effects? The case of coffee and cocoa in Côte D'Ivoire</w:t>
+                <w:t xml:space="preserve">Effets économiques du paludisme sur les cultures de rente : l'exemple du café et du cacao en Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Henry</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2", pp.107-126</w:t>
+              <w:t xml:space="preserve">, 2009, 23 (1-2), pp.145-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00523017v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets économiques du paludisme sur les cultures de rente : l'exemple du café et du cacao en Côte d'Ivoire</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Henry</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23 (1-2), pp.145-166</w:t>
+              <w:t xml:space="preserve">, 2009, 23 (1-2, "Santé et développement"), pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395394v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Activité et performance des hôpitaux municipaux en Chine rurale. Une analyse sur données d'enquêtes dans la province de Shandong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohana Dukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningshan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aning Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23 (1-2, "Santé et développement"), pp.5-7</w:t>
+              <w:t xml:space="preserve">, 2008, 1, pp.63-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395322v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité et performance des hôpitaux municipaux en Chine rurale. Une analyse sur données d'enquêtes dans la province de Shandong</w:t>
+                <w:t xml:space="preserve">Enjeux, approches et contraintes de l'évaluation dans les pays à faible revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.63-100</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 331, pp.1007-1015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276226v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux, approches et contraintes de l'évaluation dans les pays à faible revenu</w:t>
+                <w:t xml:space="preserve">Contribution à l'épidémiologie de la malaria et à son contrôle en Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 331, pp.1007-1015</w:t>
+              <w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (2), pp.149-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341992v1</w:t>
+                <w:t xml:space="preserve">hal-00273229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'épidémiologie de la malaria et à son contrôle en Côte d'Ivoire</w:t>
+                <w:t xml:space="preserve">Analysis of hospital costs as a basis for pricing services in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pareil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Kabamba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (2), pp.149-163</w:t>
+              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 22 (3), pp.205-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273229v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hospital costs as a basis for pricing services in Mali</w:t>
+                <w:t xml:space="preserve">Fighting Poverty and Disease in an Integrated Approach (Commentaire sur l'article de C.-E.A. Winslow : The Cost of Sickness and the Price of Health)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Kabamba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vol. 22 (3), pp.205-224</w:t>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol. 84, n° 2, pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171789v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fighting Poverty and Disease in an Integrated Approach (Commentaire sur l'article de C.-E.A. Winslow : The Cost of Sickness and the Price of Health)</w:t>
+                <w:t xml:space="preserve">Dette extérieure et situation socio-politique : quel rôle dans les dépenses publiques de santé dans les pays en développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vol. 84, n° 2, pp.151-152</w:t>
+              <w:t xml:space="preserve">Santé et Systémique : Planification de la Santé en Afrique Subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (1-2), pp.133-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018689v1</w:t>
+                <w:t xml:space="preserve">hal-00250799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural non-wage production and health status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 24 (2), pp.275-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3878(86)90093-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-3878(86)90093-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6078,803 +5970,803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Surface: How Termite Mounds Affect Rice Production in Cambodia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanrithy Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanrithy Lao</w:t>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Ratha Muon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratha Muon</w:t>
+                <w:t xml:space="preserve">Sithea Sath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimchhin Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème conférence annuelle de l’Association française des économistes de l’environnement et des ressources naturelles (FAERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage des pesticides dans les périmètres maraîchers en zone péri-urbaine de Côte d’Ivoire : points de vue économique, juridique et anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique sur la réduction des pesticides et produits vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVSF, Jul 2024, Nogent sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences des consommateurs et disposition à payer pour des légumes frais sans pesticide à Bouaké (Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadjamsse Beaudelaire Djezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsé Eric Noel Aba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Koffi Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : Mise en oeuvre des politiques publiques et pesticides dans les SudsColloque International : Mise en oeuvre des politiques publiques et pesticides dans les Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des pesticides et pratiques phytosanitaires en agriculture urbaine, la cas de la ville de Bouaké</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadjamsse Beaudelaire Djezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koffi Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsé Eric Noel Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : Mise en œuvre des politiques publiques et pesticides dans les Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forfait obstétrical et inégalités dans l'accès aux soins maternels en Mauritanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs N' Landu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ravit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Raffalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02316025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized multidisciplinary method for the evaluation of the effectiveness of malaria control interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Remoue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+                <w:t xml:space="preserve">Cedric Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etchepare Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd ASTMH annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, New Orleans, LA (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04132170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet économique du paludisme en Côte-d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR CNRS 2989 "Economie du développement et de la transition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health spending and income losses: what implications for insurance in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6889,73 +6781,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Summer School on the Chinese Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement des médicaments. Où sont les véritables enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6971,156 +6863,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde Réseau Remed "Pérennité des systèmes de santé dans les pays en développement" ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, approches et contraintes de l'évaluation dans les pays à faible revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COPED "La santé dans les politiques de développement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophic cost of the illness shock, lost of income and access to the health care: what's the implication for the health insurance in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7135,250 +7027,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International sur l'Economie Chinoise « Le développement de a Chine est-il soutenable ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paludisme, production et revenu des producteurs de café et cacao : une étude sur données d'enquête en Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème anniversaire Journées des Economistes de la Santé Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs de santé du millénaire et évolution des dépenses publiques de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohana Dukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur le Financement de la santé dans les pays en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des coûts à l'hôpital comme base de tarification des actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7394,51 +7286,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur le Financement de la santé dans les pays en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7448,91 +7340,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DÉVELOPPEMENT SANITAIRE EN AFRIQUE FRANCOPHONE, Enjeux et perspectives post-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7542,219 +7434,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of contracting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riku Elovainio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic Contracting for Health Systems and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transaction Publishers, pp.475-508, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé comme élément du développement économique et la nécessité d'évaluer les actions de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hachimi Sanni Yaya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défi de l'équité et de l'accessibilité en santé dans le tiers-monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.219-232, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIDS: free access to treatment : A public health necessity or economic heresy? Issues and challenges from an economic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7774,73 +7666,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecins Sans Frontières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanitarian Stakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artze Ohne Grenzen, pp.44-47, 2007, MSF Switzerland's Review on Humanitarian Stakes and Practices</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00248885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide extérieure au secteur de la santé – Choix des instruments et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7860,51 +7752,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dussault G., Fournier P. et Letourmy A. (dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'assurance maladie en Afrique francophone. Améliorer l'accès aux soins et lutter contre la pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.163-193, 2006, Banque mondiale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7914,91 +7806,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt économique du test urinaire de lipoarabinomannane à flux latéral pour la détection de la tuberculose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yakhelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Ferlazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sitienei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,100 +7902,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Wanjala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forfait obstétrical en Mauritanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ravit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais N'Landu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8128,51 +8020,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8182,51 +8074,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la Covid et comportement des ménages au Burkina Faso. Une analyse sur données d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8248,87 +8140,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nossek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of the national malaria control program and cost-effectiveness of indoor residual spraying and insecticide-treated bed nets strategies in two districts of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voahirana T Andrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8366,174 +8258,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des pesticides et pratiques phytosanitaires en agriculture urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadjamsse Beaudelaire Djezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Koffi Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Noel Aba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding Social Health Protection in Cambodia: An assessment of the current coverage potential and gaps, and social equity considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kolesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8585,73 +8477,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samedy Yok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02018867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of improving efficiency of Soum Health Centers in Mongolia - What data tell us for Soum Health Centers in five provinces?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8673,73 +8565,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-neonatal Mortality Impacts Following Grants from the Gavi Vaccine Alliance: An Econometric Analysis from 2000 to 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8748,376 +8640,376 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kolesar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact and Efficiency of the Integration of Diagnosis and Treatment of Pneumonia in Malaria Community Case Management in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Victoire Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tantely Andrianantoandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidized antimalarial drugs in Dakar (Senegal): Do the poor benefit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Karna Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Karna Kone</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01535112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des plateformes multifonctionnelles sur l’activité économique des femmes et l’éducation des enfants au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moussa Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-utility Analysis of Vertebroplasty versus Thoracolumbosacral Orthosis in the Treatment of Traumatic Vertebral Fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yakhelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9165,393 +9057,393 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating and explaining the efficiency of township hospitals in Shandong province in the context of the drug policy reform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiezhe Huangfu</w:t>
+                <w:t xml:space="preserve">Déterminants de la demande de soins en milieu péri-urbain dans un contexte de subvention à Pikine, Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Hesran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta Ta Dial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01180621v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01027504v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la demande de soins en milieu péri-urbain dans un contexte de subvention à Pikine, Sénégal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating and explaining the efficiency of township hospitals in Shandong province in the context of the drug policy reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiezhe Huangfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Dieng</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01027504v2</w:t>
+                <w:t xml:space="preserve">halshs-01180621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of health care among the urban poor in Africa: Does the neighbourhood have an impact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kone</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00878946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Period Comparison of Healthcare Demand with Income Growth and Population Aging in Rural China: Implications for Adjustment of the Healthcare Supply and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9573,279 +9465,279 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health capital depreciation effects on development: theory and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alassane Drabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00832877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is introducing rapid culture in the diagnostic algorithm of smear-negative tuberculosis cost-effective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yakhelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Varaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremiah Chakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sitienei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00866530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinomial and Mixed Logit Modeling in the Presence of Heterogeneity: A Two-Period Comparison of Healthcare Provider Choice in Rural China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9867,556 +9759,556 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00846085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Insurance Reform and Efficiency of Township Hospitals in Rural China: An Analysis from Survey Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anning Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global burden of disease and economic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alassane Drabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00678713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endemic diseases and agricultural productivity: Challenges and policy response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00563389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria, Production and Income of the Producers of Coffee and Cocoa: an Analysis from Survey Data in Côte d'Ivoire. Malaria, coffee and cocoa production and income</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Brun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-C. Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00557214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the New Rural Cooperative Medical Scheme on Activities and Financing of Township Hospitals in Weifang, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningshan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Income Growth, Price Variation and Health Care Demand: A Mixed Logit Model Applied to Tow-period Comparison in Rural China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10438,201 +10330,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00552192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues and Challenges of Measurement of Health:Implications for Economic Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00554267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Burden of Disease and Economic Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Combes Motel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alassane Drabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10642,283 +10534,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISE SANITAIRE ET REPERCUSSIONS ECONOMIQUES ET SOCIALES AU MAROC : ANALYSES D'UN COLLECTIF DE CHERCHEURS ÉVALUATIONS ET ANALYSES D'UN COLLECTIF DE CHERCHEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Aazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zahra Aazi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Audibert</w:t>
+                <w:t xml:space="preserve">Youssef Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Bouazizi</w:t>
+                <w:t xml:space="preserve">Safia Fekkaklouhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Fekkaklouhail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marouane Ikira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Faculté des sciences juridiques, économiques et sociales Ain Chock; ERECA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02925418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidized antimalarial drugs in Dakar (Senegal): Do the poor benefit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Karna Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lehesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lafarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CERDI, Série Etudes et Documents n°11. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11065,51 +10957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05283703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Annick Andrianantoandro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Jean Jacques Razafimahatratra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimananan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24333-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05542945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Petitfour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiezhe Huangfu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anning Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.391.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05021744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Ouali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Zehnati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04464237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamriss Hamadou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Buteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sauvat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04820769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Ravolanjarasoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12962-024-00598-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fomba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Manavgat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2023.100003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04821799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadjamsse Beaudelaire Djezou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ats&#233; &#201;ric Noel Aba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03680109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41100-022-00412-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Victoire Razakamanana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nossek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.351.0111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ana&#239;s N'Landu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ravit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Raffalli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N'Landu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czz150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolesar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambo Pheakdey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Jacobs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narith Chan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samedy Yok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issr.12227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02470773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yakhelef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Ferlazzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sitienei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wanjala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/journal.501.2020.72.258.267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Belem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-019-00506-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Gueye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.06.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2017-000558" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-018-0789-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xian Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kolesar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05354062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijabe.2017010102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682488v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B. Comfort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Petitfour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patrick Makoutod&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aholoukp&#232;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A&#239;kpon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akogb&#233;to" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makoutod&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413418v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lafarge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baglione" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallefont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mourji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Chakaya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huerga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910274v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapsatou Toure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Assi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Henry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rogier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dossou-Yovo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640742v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningshan Chen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olu Ajakaiye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617221v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapsatou Tour&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-702" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Henry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395322v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276226v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Dukhan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aning Ma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341992v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Assi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pareil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kabamba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018689v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3878(86)90093-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECB8CD01FB78DDED8DF9BC0F45FF0A3E6ACD70F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanrithy Lao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithea Sath" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408304v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ats&#233; Eric Noel Aba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Koffi Kouakou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408302v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koffi Koffi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316025v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N' Landu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Raffalli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04132170v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchepare Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257420v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187977v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Elovainio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426806v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130082v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ferlazzo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514031v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais N'Landu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174426v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana T Andrianantoandro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466992v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noel Aba" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018867v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795645v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484982v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479210v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Karna Kone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Keita" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180621v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027504v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dieng" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Ta Dial" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832877v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Drabo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Varaine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587799v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678713v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563389v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557214v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553318v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552192v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554267v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551770v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925418v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Aazi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouazizi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Fekkaklouhail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ikira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05283703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Annick Andrianantoandro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Jean Jacques Razafimahatratra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimananan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24333-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05542945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Petitfour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiezhe Huangfu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anning Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.391.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05021744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Ouali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Zehnati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04464237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamriss Hamadou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Buteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sauvat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04820769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Ravolanjarasoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12962-024-00598-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fomba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Manavgat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2023.100003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04821799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadjamsse Beaudelaire Djezou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ats&#233; &#201;ric Noel Aba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03680109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41100-022-00412-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Victoire Razakamanana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nossek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.351.0111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ana&#239;s N'Landu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ravit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Raffalli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N'Landu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czz150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolesar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambo Pheakdey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Jacobs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narith Chan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samedy Yok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issr.12227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02470773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yakhelef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Ferlazzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sitienei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wanjala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/journal.501.2020.72.258.267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Belem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-019-00506-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Gueye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.06.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2017-000558" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-018-0789-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kolesar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05354062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xian Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijabe.2017010102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B. Comfort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Petitfour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patrick Makoutod&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aholoukp&#232;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A&#239;kpon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akogb&#233;to" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makoutod&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lafarge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baglione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallefont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mourji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089271" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Chakaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huerga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833847v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapsatou Toure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Assi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rogier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dossou-Yovo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-233" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640742v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningshan Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olu Ajakaiye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapsatou Tour&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-702" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Dukhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aning Ma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Assi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pareil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kabamba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3878(86)90093-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECB8CD01FB78DDED8DF9BC0F45FF0A3E6ACD70F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanrithy Lao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithea Sath" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ats&#233; Eric Noel Aba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Koffi Kouakou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408302v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koffi Koffi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316025v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N' Landu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Raffalli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04132170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchepare Michel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187977v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016111v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Elovainio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248885v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ferlazzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais N'Landu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana T Andrianantoandro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noel Aba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795645v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Karna Kone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Keita" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241824v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027504v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dieng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Ta Dial" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832877v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Drabo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866530v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Varaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846085v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587799v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678713v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563389v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557214v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553318v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551770v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925418v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Aazi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouazizi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Fekkaklouhail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ikira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>