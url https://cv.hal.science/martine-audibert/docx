--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -1791,429 +1791,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02016710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the obstetrical risk insurance scheme in Mauritania on maternal healthcare utilization: a propensity score matching analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding social health protection in Cambodia: An assessment of the current coverage potential and gaps, and social equity considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Audibert</w:t>
+                <w:t xml:space="preserve">Robert Kolesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Ridde</w:t>
+                <w:t xml:space="preserve">Sambo Pheakdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+                <w:t xml:space="preserve">Bart Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narith Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samedy Yok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/heapol/czz150⟩</w:t>
+              <w:t xml:space="preserve">International Social Security Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (1), pp.35-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/issr.12227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509190v1</w:t>
+                <w:t xml:space="preserve">hal-02545471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding social health protection in Cambodia: An assessment of the current coverage potential and gaps, and social equity considerations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cost-effectiveness of diagnostic algorithms including lateral-flow urine lipoarabinomannan for HIV-positive patients with symptoms of tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Jacobs</w:t>
+                <w:t xml:space="preserve">Nadia Yakhelef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narith Chan</w:t>
+                <w:t xml:space="preserve">Gabriella Ferlazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samedy Yok</w:t>
+                <w:t xml:space="preserve">Joseph Sitienei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Wanjala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Social Security Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/issr.12227⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545471v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02470773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of diagnostic algorithms including lateral-flow urine lipoarabinomannan for HIV-positive patients with symptoms of tuberculosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Yakhelef</w:t>
+                <w:t xml:space="preserve">The impact of the obstetrical risk insurance scheme in Mauritania on maternal healthcare utilization: a propensity score matching analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ravit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Sitienei</w:t>
+                <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Wanjala</w:t>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0227138. </w:t>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.388-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/heapol/czz150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02470773v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Demand Heterogeneity on Health Care Provider Choice –The Case of Rural China</w:t>
               </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ravit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Loenzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ravit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Loenzien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,51 +2779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-utility analysis of vertebroplasty versus thoracolumbosacral orthosis in the treatment of traumatic vertebral fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yakhelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3099,51 +3099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness analysis and mortality impact estimation of scaling-up pregnancy test kits in Madagascar, Ethiopia and Malawi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kolesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3417,398 +3417,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01464314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progrès et défis pour trois réformes majeures dans le système de santé chinois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of health care among febrile children from urban poor households in Senegal: does the neighbourhood have an impact?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Petitfour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (170, 2015/2), pp.105-121</w:t>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.1307-1319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01176956v1</w:t>
+                <w:t xml:space="preserve">halshs-01413418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du profil entomologique et épidémiologique an après la mise en oeuvre de la pulvérisation intra domiciliaire (PID) dans la commune de Kouande et dans la commune contrôle De Copargo au Benin.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R Aïkpon</w:t>
+                <w:t xml:space="preserve">Progrès et défis pour trois réformes majeures dans le système de santé chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiezhe Huangfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anning Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Akogbéto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurene Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d’Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.0</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (170, 2015/2), pp.105-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01290812v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of health care among febrile children from urban poor households in Senegal: does the neighbourhood have an impact?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Audibert</w:t>
+                <w:t xml:space="preserve">Evolution du profil entomologique et épidémiologique an après la mise en oeuvre de la pulvérisation intra domiciliaire (PID) dans la commune de Kouande et dans la commune contrôle De Copargo au Benin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Patrick Makoutodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+                <w:t xml:space="preserve">B Aholoukpè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Kone</w:t>
+                <w:t xml:space="preserve">R Aïkpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lafarge</w:t>
+                <w:t xml:space="preserve">M Akogbéto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lalou</w:t>
+                <w:t xml:space="preserve">M Makoutodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30, pp.1307-1319</w:t>
+              <w:t xml:space="preserve">Journal d’Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01413418v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01290812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic Status and Stroke Prevalence in Morocco: Results from the Rabat-Casablanca Study</w:t>
               </w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremiah Chakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Huerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sitienei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Tuberculosis and Lung Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (5), pp.541-546</w:t>
@@ -4168,243 +4168,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00910274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public sector services for the prevention of mother-to-child transmission of HIV infection: a micro-costing survey in Namibia and Rwanda</w:t>
+                <w:t xml:space="preserve">Inland valley rice production systems and malaria infection and disease in the forest region of western Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hapsatou Toure</w:t>
+                <w:t xml:space="preserve">S.B Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dossou-Yovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00833847v1</w:t>
+                <w:t xml:space="preserve">halshs-00861288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland valley rice production systems and malaria infection and disease in the forest region of western Côte d'Ivoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Dossou-Yovo</w:t>
+                <w:t xml:space="preserve">Public sector services for the prevention of mother-to-child transmission of HIV infection: a micro-costing survey in Namibia and Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hapsatou Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91, pp.407-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00861288v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curative Activities of Township Hospitals in Weifang Prefecture, China: An Analysis of Environmental and Supply-Side Determinants</w:t>
               </w:r>
@@ -4617,178 +4617,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endemic Diseases and Development: An overview</w:t>
+                <w:t xml:space="preserve">Endemic diseases and agricultural productivity: Challenges and policy response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olu Ajakaiye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (supplément 3), pp.3-11</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (supplément 3), pp.110-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00538770v1</w:t>
+                <w:t xml:space="preserve">halshs-00537486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endemic diseases and agricultural productivity: Challenges and policy response</w:t>
+                <w:t xml:space="preserve">Endemic Diseases and Development: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olu Ajakaiye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Economies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (supplément 3), pp.110-165</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (supplément 3), pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00537486v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00538770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent could performance-based schemes help increase the effectiveness of prevention of mother-to-child transmission of HIV (PMTCT) programs in resource-limited settings? A summary of the published evidence.</w:t>
               </w:r>
@@ -5049,230 +5049,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00523017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets économiques du paludisme sur les cultures de rente : l'exemple du café et du cacao en Côte d'Ivoire</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Henry</w:t>
+                <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23 (1-2), pp.145-166</w:t>
+              <w:t xml:space="preserve">, 2009, 23 (1-2, "Santé et développement"), pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395394v1</w:t>
+                <w:t xml:space="preserve">hal-00395322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Effets économiques du paludisme sur les cultures de rente : l'exemple du café et du cacao en Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Berthélemy</w:t>
+                <w:t xml:space="preserve">Marie-Claire Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23 (1-2, "Santé et développement"), pp.5-7</w:t>
+              <w:t xml:space="preserve">, 2009, 23 (1-2), pp.145-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395322v1</w:t>
+                <w:t xml:space="preserve">hal-00395394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité et performance des hôpitaux municipaux en Chine rurale. Une analyse sur données d'enquêtes dans la province de Shandong</w:t>
               </w:r>
@@ -5478,51 +5478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7820,103 +7820,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt économique du test urinaire de lipoarabinomannane à flux latéral pour la détection de la tuberculose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yakhelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Ferlazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sitienei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Wanjala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7977,64 +7977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais N'Landu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrainolo Ravalihasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Ridde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -8395,103 +8395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding Social Health Protection in Cambodia: An assessment of the current coverage potential and gaps, and social equity considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kolesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambo Pheakdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narith Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samedy Yok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8595,519 +8595,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-neonatal Mortality Impacts Following Grants from the Gavi Vaccine Alliance: An Econometric Analysis from 2000 to 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact and Efficiency of the Integration of Diagnosis and Treatment of Pneumonia in Malaria Community Case Management in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Victoire Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Kolesar</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tantely Andrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01484982v1</w:t>
+                <w:t xml:space="preserve">halshs-01479210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and Efficiency of the Integration of Diagnosis and Treatment of Pneumonia in Malaria Community Case Management in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilys Victoire Razakamanana</w:t>
+                <w:t xml:space="preserve">Subsidized antimalarial drugs in Dakar (Senegal): Do the poor benefit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Karna Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Hesran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tantely Andrianantoandro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479210v1</w:t>
+                <w:t xml:space="preserve">halshs-01535112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidized antimalarial drugs in Dakar (Senegal): Do the poor benefit?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-neonatal Mortality Impacts Following Grants from the Gavi Vaccine Alliance: An Econometric Analysis from 2000 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kolesar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Le Hesran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01535112v1</w:t>
+                <w:t xml:space="preserve">halshs-01484982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des plateformes multifonctionnelles sur l’activité économique des femmes et l’éducation des enfants au Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
+                <w:t xml:space="preserve">Cost-utility Analysis of Vertebroplasty versus Thoracolumbosacral Orthosis in the Treatment of Traumatic Vertebral Fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yakhelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Keita</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01153959v1</w:t>
+                <w:t xml:space="preserve">halshs-01241824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-utility Analysis of Vertebroplasty versus Thoracolumbosacral Orthosis in the Treatment of Traumatic Vertebral Fractures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Yakhelef</w:t>
+                <w:t xml:space="preserve">Impact des plateformes multifonctionnelles sur l’activité économique des femmes et l’éducation des enfants au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Araujo Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chabert</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Keita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01241824v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la demande de soins en milieu péri-urbain dans un contexte de subvention à Pikine, Sénégal</w:t>
               </w:r>
@@ -9119,51 +9119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Hesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta Ta Dial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9194,51 +9194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating and explaining the efficiency of township hospitals in Shandong province in the context of the drug policy reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiezhe Huangfu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9295,103 +9295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of health care among the urban poor in Africa: Does the neighbourhood have an impact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9589,51 +9589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is introducing rapid culture in the diagnostic algorithm of smear-negative tuberculosis cost-effective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Yakhelef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9641,51 +9641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Varaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremiah Chakaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sitienei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10670,103 +10670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidized antimalarial drugs in Dakar (Senegal): Do the poor benefit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Karna Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lehesran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lafarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CERDI, Série Etudes et Documents n°11. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10957,51 +10957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05283703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Annick Andrianantoandro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Jean Jacques Razafimahatratra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimananan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24333-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05542945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Petitfour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiezhe Huangfu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anning Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.391.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05021744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Ouali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Zehnati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04464237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamriss Hamadou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Buteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sauvat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04820769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Ravolanjarasoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12962-024-00598-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fomba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Manavgat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2023.100003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04821799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadjamsse Beaudelaire Djezou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ats&#233; &#201;ric Noel Aba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03680109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41100-022-00412-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Victoire Razakamanana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nossek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.351.0111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ana&#239;s N'Landu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ravit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Raffalli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N'Landu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czz150" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolesar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambo Pheakdey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Jacobs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narith Chan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samedy Yok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issr.12227" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02470773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yakhelef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Ferlazzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sitienei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wanjala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/journal.501.2020.72.258.267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Belem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-019-00506-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Gueye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.06.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2017-000558" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-018-0789-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kolesar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05354062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xian Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijabe.2017010102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B. Comfort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Petitfour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patrick Makoutod&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aholoukp&#232;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A&#239;kpon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akogb&#233;to" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makoutod&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413418v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lafarge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baglione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallefont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mourji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089271" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Chakaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huerga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833847v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapsatou Toure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Assi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rogier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dossou-Yovo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-233" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640742v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningshan Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olu Ajakaiye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapsatou Tour&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-702" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Dukhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aning Ma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Assi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pareil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kabamba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3878(86)90093-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECB8CD01FB78DDED8DF9BC0F45FF0A3E6ACD70F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanrithy Lao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithea Sath" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ats&#233; Eric Noel Aba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Koffi Kouakou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408302v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koffi Koffi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316025v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N' Landu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Raffalli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04132170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchepare Michel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187977v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016111v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Elovainio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248885v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ferlazzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais N'Landu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana T Andrianantoandro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noel Aba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795645v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535112v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Karna Kone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Keita" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241824v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027504v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dieng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Ta Dial" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832877v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Drabo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866530v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Varaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846085v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587799v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678713v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563389v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557214v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553318v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551770v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925418v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Aazi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouazizi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Fekkaklouhail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ikira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05283703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Annick Andrianantoandro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Jean Jacques Razafimahatratra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimananan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-24333-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05542945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Petitfour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiezhe Huangfu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anning Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.391.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05021744v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Ouali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Zehnati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.pr2.0056" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04464237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamriss Hamadou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Buteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sauvat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104841" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04820769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onora Ravolanjarasoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12962-024-00598-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ravit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fomba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Manavgat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmhs.2023.100003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04821799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadjamsse Beaudelaire Djezou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ats&#233; &#201;ric Noel Aba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03680109v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Faye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41100-022-00412-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Victoire Razakamanana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nossek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.351.0111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03355358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren P&#233;ri&#232;res" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gora Lo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marcellin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.13589" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Guillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ana&#239;s N'Landu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Ravit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Raffalli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N'Landu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02016710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kolesar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambo Pheakdey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Jacobs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narith Chan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samedy Yok" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issr.12227" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02470773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yakhelef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Ferlazzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sitienei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wanjala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227138" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrainolo Ravalihasy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czz150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20448/journal.501.2020.72.258.267" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Belem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40258-019-00506-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ababacar Gueye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2018.06.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Loenzien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2017-000558" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-018-0789-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peirera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mons" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Kolesar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05354062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore P&#233;lissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xian Huang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijabe.2017010102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison B. Comfort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czx013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelissier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413418v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lafarge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Petitfour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01290812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Patrick Makoutod&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aholoukp&#232;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A&#239;kpon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akogb&#233;to" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makoutod&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03170020v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baglione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Viallefont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Mourji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089271" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah Chakaya" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huerga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B Assi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Henry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rogier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dossou-Yovo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-233" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833847v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapsatou Toure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640742v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningshan Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olu Ajakaiye" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hapsatou Tour&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dabis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-10-702" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523017v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Henry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berth&#233;lemy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395394v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Henry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Dukhan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aning Ma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273229v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Assi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rogier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pareil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Kabamba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carrere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3878(86)90093-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECB8CD01FB78DDED8DF9BC0F45FF0A3E6ACD70F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanrithy Lao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratha Muon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithea Sath" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ats&#233; Eric Noel Aba" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Koffi Kouakou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03408302v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Koffi Koffi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316025v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N' Landu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Raffalli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04132170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchepare Michel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187977v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193656v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016111v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riku Elovainio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perrot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248885v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03513945v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ferlazzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03514031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais N'Landu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana T Andrianantoandro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03466992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Noel Aba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795645v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479210v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tantely Andrianantoandro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535112v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Karna Kone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241824v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153959v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo Bonjean" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Keita" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027504v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dieng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Ta Dial" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01180621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878946v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846088v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832877v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes Motel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Drabo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866530v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Varaine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846085v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587799v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678713v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563389v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557214v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553318v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552192v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551770v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925418v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Aazi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouazizi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Fekkaklouhail" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Ikira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lehesran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>