--- v0 (2026-03-31)
+++ v1 (2026-05-10)
@@ -162,1626 +162,1626 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Italie et les Studi culturali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions décentrées des Études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giorgio Pozzi, pp.57-86, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années de plomb vues par la seconde génération : « Il Tempo materiale » de Giorgio Vasta et « Più alto del mare » de Francesca Melandri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Amorim, Martine Bovo &amp; Ilana Heineberg (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visions décentrées des Études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giorgio Pozzi editore, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiografia e recupero memoriale in « Bagheria » di Dacia Maraini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuela BERTONE &amp; Barbara MEAZZI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Curiosa di mestiere. Saggi su Dacia Maraini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETS Edizioni, pp.93-102, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Bovo Romœuf &amp; Franco Manai (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria storica e postcolonialismo. Il caso italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.9-34, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un canon postcolonial multiculturel. Les cas paradigmatiques de Gabriella Ghermandi et Martha Nasibù</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Bovo Romœuf &amp; Franco Manai (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria storica e postcolonialismo. Il caso italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.83-114, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria storica e postcolonialismo. Il caso italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.9-34, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités narratives de la transmission mémorielle et de la construction identitaire dans « Regina di fiori e di perle » de Gabriella Ghermandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas VIOLLE et Isabella VON TRESKOW (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux et Je d’enfants. Enfance Violence Exil à travers la littérature et le cinéma italien, 1943-1970</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-137, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Bovo Romoeuf, Ana Maria Binet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le devenir postmoderne. La sensibilité postmoderne dans les littératures italienne et portugaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.11-63, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trinacrie en Noir : entre tradition, homologation et sicilianité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Liard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires de crime et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.87-102, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ultimo Sparo di Cesare Battisti : un romanzo nero nella logica della lotta armata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Claudio Milanesi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il romanzo poliziesco, la storia, la memoria. Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Astraea, pp.277-290, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublime et fascination corporelle dans les romans noirs de Giorgio Todde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Margherita Marras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percorsi e congiunzioni letterarie in Sardegna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUS, pp.105-121, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix de l'émigration : la dimension identitaire du plurilinguisme chez Carmine Abate et Marisa Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la dir. de Cécile Berger and Capra, Antonella and Nimis, Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux du plurilinguisme dans la littérature italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Univerisitaires de Toulouse, pp.249-265, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abusivo d'Antonio Franchini : le court-circuitage narratif ou la mise à l'épreuve de la littérature fictionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di M. Bovo Romoeuf and Ricciardi, S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frammenti d'Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Cesati editore, pp.51-61, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingua del cuore e lingua del pane : le combat de Carmine Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">a cura di Walter Zidaric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'italiano, lingua di migrazione : verso l'affermazione di una cultura transnazionale all'inizio del XXI e secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRINI, pp.49-60, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage de la mémoire dans « L’Olivo e l’Olivastro » de Vincenzo Consolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeaninne Guérin Dalle Mese (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les paysages de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Licorne, pp.147-155, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visions décentrées des Études Culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Amorim</w:t>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Heineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgio Pozzi Editore, pp.352, 2019, Gallica-Italica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoria storica e postcolonialismo. Il caso italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Giorgio Pozzi Editore, pp.352, 2019, Gallica-Italica</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.355, 2015, Moving Texts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir postmoderne - La sensibilité postmoderne dans les littératures italienne et portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, pp.355, 2015, Moving Texts</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2013, 978-2-87574-124-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang, 2013, 978-2-87574-124-0</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir postmoderne. La sensibilité postmoderne dans les littératures italienne et portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, pp.368, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'epopea di Hora. La scrittura migrante di Carmine Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang, pp.368, 2013</w:t>
+              <w:t xml:space="preserve">Franco Cesati, pp.128, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frammenti d'Italia, un autoritratto in forma narrativa (1990-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Franco Cesati, pp.128, 2008</w:t>
+              <w:t xml:space="preserve">Franco Cesati, pp.147, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069326v1</w:t>
-              </w:r>
-[...1130 lines deleted...]
-                <w:t xml:space="preserve">hal-02161345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1799,51 +1799,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roma negata, d’Igiaba Scego : le nomadisme éthique d’une écrivaine migrante de seconde génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letras de Hoje – Estudos e debates em linguística, literatura e língua portuguesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (4), pp.512-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1868,51 +1868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Biamonti e il tragico di Hölderlin e Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (1), pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra poesia e romanzo: l’espressione del tragico nell'opera di Francesco Biamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In verbis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.205-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaggio, neoturismo e globalizzazione : riflessioni su « Il canto del diavolo » di Walter Siti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35-36, pp.253-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2069,1131 +2069,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'esprit des lieux dans L'Ange d'Avrigue de Francesco Biamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eidôlon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99, pp.447-457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Primo Levi et le &amp;quot;chant d'Ulysse&amp;quot; : Nekuia et Shoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paon d'Héra : gazette interdisciplinaire thématique internationale = Hera's Peacock: an international thematic interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (2), pp.285-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affirmation du roman noir sarde : regards sur l'œuvre romanesque de Giorgio Todde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (3-4), pp.473-491</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ange d'avrigue de Francesco Biamonti : esquisse d'une écriture picturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echo des études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.57-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire en Sicile après la disparition des Pères : entre tradition, homologation et sicilianité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Nove, de Woobinda à Superwoobinda : l'éthique du trash et ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.73-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de l'engagement de l'intellectuel dans Sostiene Pereira d'Antonio Tabucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (1-2), pp.179-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil mémoire et identité dans l'œuvre romanesque de Carmine Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eidôlon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 99, pp.447-457</w:t>
+              <w:t xml:space="preserve">, 2009, 85, pp.193-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riscritture del romanzo d'amore : l'impossibile amoroso del reale nei romanzi di Elena Ferrante e Milena Agus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 65 (3-4), pp.473-491</w:t>
+              <w:t xml:space="preserve">Narrativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n. s., n° 30, pp.179-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...173 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventriloquie et best seller chez Margaret Mazzantini : la marginalité comme repoussoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11, pp.73-89</w:t>
+              <w:t xml:space="preserve">, 2008, 7, pp.295-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voix de l'exil chez Gëzim Hajdari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10, pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et créativité linguistique dans Vivere altrove de Marisa Fenoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des jeunes chercheurs en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Ballo tondo&amp;quot; : Rhapsodie italo-albanaise de Carmine Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre interdisciplinaire de méthodologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensualité et obscénité dans L'amore molesto et I giorni dell'abbandono de Elena Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.129-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Ballo tondo : Rhapsodie italo-albanaise de Carmine Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kuma. Creolizzare l'Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dinamica identitaria in Carmine Abate : un groviglio di radici ancestrali e nuove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, n. s., n° 30, pp.179-194</w:t>
+              <w:t xml:space="preserve">, 2006, pp.243-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069348v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01069346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3211,51 +3211,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’elaborazione di una produzione postmemoriale degli anni di piombo nella letteratura italiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno AATI sessione: I sognatori di domani, il Movimento a cinquant'anni dal '68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3280,51 +3280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-mémoire et lutte armée : le récit des années de plomb dans la littérature italienne de seconde génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives post-mémorielles. Une esquisse de cartographie européenne et latino-américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3349,51 +3349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dal Mal d’Africa al dovere di memoria: l’evoluzione del ricordare nella narrativa postcoloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario SISSCO, Colonialismo e identità nazionale. L’Oltremare tra fascismo e Repubblica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3418,51 +3418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécrire la mémoire coloniale, de l’autobiographie testimoniale au roman néo-historique : les cas de Martha Nasibù et Gabriella Ghermandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réécriture de l’histoire dans les romans de la postmodernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3487,51 +3487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécritures postmodernes de l’expérience coloniale : de Flaiano à Ghermandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-Modernismo e Post-Colonialismo. Historia, Literatura e Jogos de Poder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3556,51 +3556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin comme métaphore d’un ancrage identitaire : retour aux sources dans « Un racconto sul vino » de Pier Vittorio Tondelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture et le vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ana Maria Binet, 2009, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3625,51 +3625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Battisti : roman noir et mémoires de la désillusion politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bovo Romoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et temps des révoltes (Italie 1967-1980)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Scotto d'Ardino et Jean-Claude Zancarini, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3784,51 +3784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12D83F11"/>
+    <w:nsid w:val="ADA85D17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4015,51 +4015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-bovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6605-5720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111985005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Manai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/italies/5671" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03002367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Binet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo Romoeuf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069345v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069337v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-bovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6605-5720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111985005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Manai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069335v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bovo Romoeuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Amorim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/italies/5671" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03002367v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Binet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069337v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069343v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>