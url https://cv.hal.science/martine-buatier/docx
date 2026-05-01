--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sill Stacking in Subseafloor Unconsolidated Sediments and Control on Sustained Hydrothermal Systems: Evidence From IODP Drilling in the Guaymas Basin, Gulf of California</w:t>
+                <w:t xml:space="preserve">Carbon trapping during contact metamorphism in volcanic basins: example of the Guaymas basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alban Cheviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Galerne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christin Wiggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (3), </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180 (10), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jb030354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-025-02262-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037045v1</w:t>
+                <w:t xml:space="preserve">hal-05318373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon trapping during contact metamorphism in volcanic basins: example of the Guaymas basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sill Stacking in Subseafloor Unconsolidated Sediments and Control on Sustained Hydrothermal Systems: Evidence From IODP Drilling in the Guaymas Basin, Gulf of California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Cheviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+                <w:t xml:space="preserve">Wolf-Achim Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Galerne</w:t>
+                <w:t xml:space="preserve">Christin Wiggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 180 (10), pp.74. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-025-02262-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318373v1</w:t>
+                <w:t xml:space="preserve">hal-05037045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization kinetics of biosiliceous sediments in hot subseafloors</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact metamorphic reactions and fluid–rock interactions related to magmatic sill intrusion in the Guaymas Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Cheviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,697 +1172,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eocene-Oligocene southwest Pacific Ocean paleoceanography new insights from foraminifera chemistry (DSDP site 277, Campbell Plateau)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation conditions and &amp;lt;sup&amp;gt;40&amp;lt;/sup&amp;gt;Ar/&amp;lt;sup&amp;gt;39&amp;lt;/sup&amp;gt;Ar dating of thrusting recorded by clay minerals: An example of the Lakora thrust (west-central Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hodel</w:t>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fériot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Lezin</w:t>
+                <w:t xml:space="preserve">Antonio Teixell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.998237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906973v1</w:t>
+                <w:t xml:space="preserve">insu-03863348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation conditions and &amp;lt;sup&amp;gt;40&amp;lt;/sup&amp;gt;Ar/&amp;lt;sup&amp;gt;39&amp;lt;/sup&amp;gt;Ar dating of thrusting recorded by clay minerals: An example of the Lakora thrust (west-central Pyrenees)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+                <w:t xml:space="preserve">Biological Sulfate Reduction in Deep Subseafloor Sediment of Guaymas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiki Nagakura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+                <w:t xml:space="preserve">Jens Kallmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104744⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.845250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863348v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Sulfate Reduction in Deep Subseafloor Sediment of Guaymas Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eocene-Oligocene southwest Pacific Ocean paleoceanography new insights from foraminifera chemistry (DSDP site 277, Campbell Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiki Nagakura</w:t>
+                <w:t xml:space="preserve">C. Fériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schubert</w:t>
+                <w:t xml:space="preserve">G. Dera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Wagner</w:t>
+                <w:t xml:space="preserve">M. de Rafélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kallmeyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Teske</w:t>
+                <w:t xml:space="preserve">C. Lezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.:998237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.845250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.998237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000237v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drake Passage gateway opening and Antarctic Circumpolar Current onset 31 Ma ago: The message of foraminifera and reconsideration of the Neodymium isotope record</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multidisciplinary Approach for the Assessment of Origin, Fate and Ecotoxicity of Metal(loid)s from Legacy Coal Mine Tailings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grespan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Lezin</w:t>
+                <w:t xml:space="preserve">Honorine Gauthier-Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Radola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120171⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics9070164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358760v1</w:t>
+                <w:t xml:space="preserve">hal-03512529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidisciplinary Approach for the Assessment of Origin, Fate and Ecotoxicity of Metal(loid)s from Legacy Coal Mine Tailings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Buatier</w:t>
+                <w:t xml:space="preserve">Drake Passage gateway opening and Antarctic Circumpolar Current onset 31 Ma ago: The message of foraminifera and reconsideration of the Neodymium isotope record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Vauthier</w:t>
+                <w:t xml:space="preserve">R. Grespan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (7), pp.164. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.120171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics9070164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512529v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntectonic fluid flow and deformation mechanisms within the frontal thrust of foreland fold-and-thrust belt: Example from the Internal Jura, Eastern France</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Smeraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,295 +2240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary fluids/fault interaction during syn-rift burial of the Lodève Permian Basin (Hérault, France): An example of seismic-valve mechanism in active extensional faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and origin of low-T willemite (Zn2SiO4) mineralization: the case of the Bou Arhous deposit (High Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Laurent</w:t>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lopez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Buatier</w:t>
+                <w:t xml:space="preserve">Richard James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.08.021⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.1085-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-016-0675-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664643v1</w:t>
+                <w:t xml:space="preserve">insu-01366479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and origin of low-T willemite (Zn2SiO4) mineralization: the case of the Bou Arhous deposit (High Atlas, Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">Sedimentary fluids/fault interaction during syn-rift burial of the Lodève Permian Basin (Hérault, France): An example of seismic-valve mechanism in active extensional faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charline Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Torsten Vennemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52, pp.1085-1102. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.303 - 328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-016-0675-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01366479v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural-chemical changes and deformation conditions registered by phyllosilicates in a fault zone (Pic de Port Vieux thrust, Pyrenees)</w:t>
               </w:r>
@@ -2772,859 +2772,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-rich clays in supergene non-sulfide zinc deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ennaciri</w:t>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (4), pp.467-490. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133, pp.377 - 390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0618-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01239887v1</w:t>
+                <w:t xml:space="preserve">hal-01664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Zinc-rich clays in supergene non-sulfide zinc deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chassagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.467-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0618-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01664647v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01239887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature micro-mapping in oscillatory-zoned chlorite: Application to study of a green-schist facies fault zone in the Pyrenean Axial Zone (Spain)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Buatier</w:t>
+                <w:t xml:space="preserve">Evidence of multi-stage faulting by clay mineral analysis: Example in a normal fault zone affecting arkosic sandstones (Annot sandstones)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacroix Brice</w:t>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2015-5217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230147v1</w:t>
+                <w:t xml:space="preserve">hal-01172423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of multi-stage faulting by clay mineral analysis: Example in a normal fault zone affecting arkosic sandstones (Annot sandstones)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+                <w:t xml:space="preserve">Temperature micro-mapping in oscillatory-zoned chlorite: Application to study of a green-schist facies fault zone in the Pyrenean Axial Zone (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacroix Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.2016-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01172423v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in petrophysical properties between foliated and dilatant fault rocks in deeply buried clastics: The case of the Gres d'Annot Formation, SW French Alps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+                <w:t xml:space="preserve">Quantification of mass transfers and mineralogical transformations in a thrust fault (Monte Perdido thrust unit, southern Pyrenees, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Soliva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Gout</w:t>
+                <w:t xml:space="preserve">B. Grobety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12100⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fluid-rock-tectonics interactions in basins and orogens, 55, pp.160-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115177v1</w:t>
+                <w:t xml:space="preserve">hal-00976361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of mass transfers and mineralogical transformations in a thrust fault (Monte Perdido thrust unit, southern Pyrenees, Spain)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Lacroix</w:t>
+                <w:t xml:space="preserve">Difference in petrophysical properties between foliated and dilatant fault rocks in deeply buried clastics: The case of the Gres d'Annot Formation, SW French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.298-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00976361v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntectonic fluid-flow along thrust faults: Example of the South-Pyrenean fold-and-thrust belt</w:t>
               </w:r>
@@ -3756,90 +3756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fault rock foliation on fault zone permeability: The case of deeply buried arkosic sandstones (Gres d'Annot, southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4019,64 +4019,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllosilicates formation in faults rocks: Implications for dormant fault-sealing potential and fault strength in the upper crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,51 +4696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and behaviour of clay minerals in the Bogd fault gouge, Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kanitpanyacharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4953,302 +4953,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">87Sr/86Sr and 18O/16O ratios of clays from a hydrothermal area near the Galapagos rift as records of origin, crystallization temperature and fluid composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microtectonic and geochemical characterization of thrusting in a foreland basin: Example of the South-Pyrenean orogenic wedge (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Clauer</w:t>
+                <w:t xml:space="preserve">A. Trave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James R. O'Neil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (9), pp.1359-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2011.07.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653033v1</w:t>
+                <w:t xml:space="preserve">hal-00644828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtectonic and geochemical characterization of thrusting in a foreland basin: Example of the South-Pyrenean orogenic wedge (Spain)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labaume</w:t>
+                <w:t xml:space="preserve">87Sr/86Sr and 18O/16O ratios of clays from a hydrothermal area near the Galapagos rift as records of origin, crystallization temperature and fluid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trave</w:t>
+                <w:t xml:space="preserve">James R. O'Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Honnorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 33 (9), pp.1359-1377. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 288, pp.32-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644828v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of metalliferous sediment from a low-temperature hydrothermal environment, on the Eastern Flank of the East Pacific Ridge</w:t>
               </w:r>
@@ -6274,51 +6274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma-sediment mingling processes, control and longevity of related hydrothermal systems – Implications for the Earth’s Carbon-, Plate-, Life-Cycles (IODP Exp 385, Guaymas Basin, Gulf of California)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6402,1072 +6402,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact metamorphic reactions related to magmatic sill intrusion in the Guaymas basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Investigating microbial constraints on hydrocarbon processing in Guaymas Basin subseafloor sediments with sill intrusions </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas, P Teske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Morono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6261⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477709v1</w:t>
+                <w:t xml:space="preserve">hal-04000461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating microbial constraints on hydrocarbon processing in Guaymas Basin subseafloor sediments with sill intrusions </w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuki Morono</w:t>
+                <w:t xml:space="preserve">Diagenetic carbonates from deep sub-seafloor organic-rich sediments influenced by magmatic sill intrusions (IODP Exp 385-Guaymas Basin, Gulf of California)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanne Gontharet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3278⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000461v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenetic carbonates from deep sub-seafloor organic-rich sediments influenced by magmatic sill intrusions (IODP Exp 385-Guaymas Basin, Gulf of California)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Boudouma</w:t>
+                <w:t xml:space="preserve">Dating fault activity in the Eastern part of the Pyrenees: a combined approach low temperature thermochronology and 40 Ar/ 39 Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Clay Conference (ICC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866194v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating fault activity in the Eastern part of the Pyrenees: a combined approach low temperature thermochronology and 40 Ar/ 39 Ar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Leclère</w:t>
+                <w:t xml:space="preserve">Microbial cell distribution in the Guaymas Basin subseafloor biosphere, a young marginal rift basin with rich organics and steep temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Morono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Teske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+                <w:t xml:space="preserve">Diana Bojanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Clay Conference (ICC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243791v1</w:t>
+                <w:t xml:space="preserve">hal-04000481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial cell distribution in the Guaymas Basin subseafloor biosphere, a young marginal rift basin with rich organics and steep temperature gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact metamorphic reactions related to magmatic sill intrusion in the Guaymas basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alban Cheviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000481v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma plumbing system and associated hydrothermal vents in the Guaymas Basin - geometry and implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Höfig</w:t>
+                <w:t xml:space="preserve">Magnetic mineral diagenesis and associated biogeochemical processes in cold seepage and gas hydrate sites of the Guaymas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.C. Kars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Koornneef L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21- 1305</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000317v1</w:t>
+                <w:t xml:space="preserve">hal-04481464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic mineral diagenesis and associated biogeochemical processes in cold seepage and gas hydrate sites of the Guaymas Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.T. Koornneef L.</w:t>
+                <w:t xml:space="preserve">Magma plumbing system and associated hydrothermal vents in the Guaymas Basin - geometry and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU21- 1305</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.1305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481464v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox conditions registrated by phyllosilicates in a thrust fault (Pic de Port Vieux fault, Pyrénées)</w:t>
               </w:r>
@@ -7697,277 +7697,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals as good proxys for thrust fault P-T conditions estimation : Example of Monte Perdido thrust fault (southern Pyrenees).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid-sedimentary rock interactions and mineralogical changes related to deformation and fluid circulation along a normal fault in deep diagenesis context (Grès d'Annot, SE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labaume</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European clay conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.69</w:t>
+              <w:t xml:space="preserve">European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671151v1</w:t>
+                <w:t xml:space="preserve">hal-00671156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-sedimentary rock interactions and mineralogical changes related to deformation and fluid circulation along a normal fault in deep diagenesis context (Grès d'Annot, SE France).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clay minerals as good proxys for thrust fault P-T conditions estimation : Example of Monte Perdido thrust fault (southern Pyrenees).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.68</w:t>
+              <w:t xml:space="preserve">European clay conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671156v1</w:t>
+                <w:t xml:space="preserve">hal-00671151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of formation of Fe Montmorillonite in deep sediments (Pacific ocean, Costa Rica margin).</w:t>
               </w:r>
@@ -8035,51 +8035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation of synkinematic phyllosilicates in thrust faults : example from the pyrenean orogenic prism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroix Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8281,51 +8281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of coseismic-related microstructures and behaviour of clay minerals within the core of active fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8852,103 +8852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and origin of clays in the Bou Arhous (Morocco) non-sulfide Zn ore deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. , EG5, pp.EG5 - NONSULPHIDE ZN-PB ORES, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8999,51 +8999,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1550</w:t>
+                <w:t xml:space="preserve">Site U1549</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
@@ -9082,102 +9082,102 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 50p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 37p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.107.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.106.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252325v1</w:t>
+                <w:t xml:space="preserve">hal-04252323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1549</w:t>
+                <w:t xml:space="preserve">Site U1545</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
@@ -9216,102 +9216,102 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 37p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 66p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.106.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.103.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252323v1</w:t>
+                <w:t xml:space="preserve">hal-04252270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1545</w:t>
+                <w:t xml:space="preserve">Expedition 385 methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
@@ -9350,78 +9350,78 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 66p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.103.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.102.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252270v1</w:t>
+                <w:t xml:space="preserve">hal-04252267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site U1552</w:t>
               </w:r>
@@ -9535,51 +9535,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 385 methods</w:t>
+                <w:t xml:space="preserve">Site U1551</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
@@ -9618,102 +9618,102 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 35p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.102.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.108.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252267v1</w:t>
+                <w:t xml:space="preserve">hal-04252328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1551</w:t>
+                <w:t xml:space="preserve">Sites U1547 and U1548</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
@@ -9752,102 +9752,102 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 35p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 97p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.108.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.105.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252328v1</w:t>
+                <w:t xml:space="preserve">hal-04252318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites U1547 and U1548</w:t>
+                <w:t xml:space="preserve">Expedition 385 summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
@@ -9886,102 +9886,102 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 97p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.105.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.101.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252318v1</w:t>
+                <w:t xml:space="preserve">hal-04252245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 385 summary</w:t>
+                <w:t xml:space="preserve">Site U1546</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
@@ -10020,102 +10020,102 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 78p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.101.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.104.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252245v1</w:t>
+                <w:t xml:space="preserve">hal-04252286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1546</w:t>
+                <w:t xml:space="preserve">Site U1550</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
@@ -10154,78 +10154,78 @@
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 78p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 50p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.104.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.107.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252286v1</w:t>
+                <w:t xml:space="preserve">hal-04252325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des changements environnementaux dans la basse vallée du Doubs (Neublans, Jura) durant le 1er millénaire après J.-C. Le rôle de l'Homme et de la rivière</w:t>
               </w:r>
@@ -10577,51 +10577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10692,64 +10692,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Erratum to: Characterization and origin of low-T willemite (Zn&amp;lt;Subscript&amp;gt;2&amp;lt;/Subscript&amp;gt;SiO&amp;lt;Subscript&amp;gt;4&amp;lt;/Subscript&amp;gt;) mineralization: the case of the Bou Arhous deposit (High Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11106,51 +11106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galerne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cheviet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Achim Kahl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Wiggers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02262-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Aiello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H&#246;fig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizarralde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.07.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-1065-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04215491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marshall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Negrete-Aranda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Contreras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12755" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano W. Aiello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50665.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-987-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Teixell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104744" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Nagakura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wagner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kallmeyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.845250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grespan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.09.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charline Sauvage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.08.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01366479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0675-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1394-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Brice" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5217" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavailhes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lerat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sizun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2015.03.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Z78Q16-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12100" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F765QRDS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grobety" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV8QVX74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03071312127" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903574v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50829" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vennemann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0718-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0098-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL0ZVG8M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leclere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0099-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0P199F1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanitpanyacharoen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Wenk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.10.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XFT26Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffery C. Wheat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. O'Neil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Honnorez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.07.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD3SJ1NR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.06.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHG7QN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bodei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Wheat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.01.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204KBRJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZFQ6KQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grob&#233;ty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00286.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LG37XS4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246097v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000412v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Schwark" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6679" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6261" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000461v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas, P Teske" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Mara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna V&#225;zquez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Baker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Morono" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3278" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866194v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4385" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bojanova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3312" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481464v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Kars" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morono" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Koornneef L." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00683664v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meresse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671151v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671156v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sizun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trav&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chirouze" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414308v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayarjargal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414296v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414317v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178774v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacker" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252325v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teske" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizarralde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. H&#246;fig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Aiello" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ash" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.107.2021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252323v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.106.2021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252270v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.103.2021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.109.2021" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.102.2021" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.108.2021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252318v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.105.2021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252245v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.101.2021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252286v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.104.2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000181v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Ash" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.2021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596046v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0690-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483595v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cheviet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galerne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02262-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Achim Kahl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Wiggers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Aiello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H&#246;fig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizarralde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.07.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-1065-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04215491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marshall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Negrete-Aranda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Contreras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12755" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano W. Aiello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50665.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-987-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Teixell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Nagakura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kallmeyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.845250" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grespan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.09.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01366479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0675-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charline Sauvage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.08.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1394-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavailhes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lerat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sizun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2015.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Z78Q16-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Brice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5217" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grobety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F765QRDS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV8QVX74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03071312127" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903574v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50829" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vennemann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0718-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0098-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL0ZVG8M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leclere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0099-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0P199F1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanitpanyacharoen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Wenk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.10.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XFT26Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffery C. Wheat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.06.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHG7QN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. O'Neil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Honnorez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.07.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD3SJ1NR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bodei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Wheat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.01.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204KBRJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZFQ6KQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grob&#233;ty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00286.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LG37XS4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246097v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000412v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Schwark" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6679" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas, P Teske" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Mara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna V&#225;zquez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Baker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Morono" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3278" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4385" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000481v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bojanova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6261" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Kars" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morono" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Koornneef L." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000317v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00683664v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meresse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sizun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trav&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chirouze" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414308v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayarjargal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414296v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414317v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178774v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacker" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teske" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizarralde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. H&#246;fig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Aiello" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ash" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.106.2021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252270v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.103.2021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252267v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.102.2021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.109.2021" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252328v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.108.2021" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252318v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.105.2021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252245v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.101.2021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252286v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.104.2021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252325v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.107.2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000181v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Ash" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.2021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596046v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0690-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483595v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>