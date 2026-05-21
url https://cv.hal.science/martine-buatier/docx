--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon trapping during contact metamorphism in volcanic basins: example of the Guaymas basin</w:t>
+                <w:t xml:space="preserve">Sill Stacking in Subseafloor Unconsolidated Sediments and Control on Sustained Hydrothermal Systems: Evidence From IODP Drilling in the Guaymas Basin, Gulf of California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alban Cheviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">Wolf-Achim Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Galerne</w:t>
+                <w:t xml:space="preserve">Christin Wiggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 180 (10), pp.74. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-025-02262-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024jb030354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318373v1</w:t>
+                <w:t xml:space="preserve">hal-05037045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sill Stacking in Subseafloor Unconsolidated Sediments and Control on Sustained Hydrothermal Systems: Evidence From IODP Drilling in the Guaymas Basin, Gulf of California</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Carbon trapping during contact metamorphism in volcanic basins: example of the Guaymas basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Cheviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Galerne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christin Wiggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (3), </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 180 (10), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024jb030354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-025-02262-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037045v1</w:t>
+                <w:t xml:space="preserve">hal-05318373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization kinetics of biosiliceous sediments in hot subseafloors</w:t>
+                <w:t xml:space="preserve">Evolution of fluid redox in a fault zone of the Pic de Port Vieux thrust in the Pyrenees Axial Zone (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivano Aiello</w:t>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Höfig</w:t>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Teske</w:t>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lizarralde</w:t>
+                <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 380, pp.71-82. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (8), pp.1065-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-15-1065-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680163v1</w:t>
+                <w:t xml:space="preserve">hal-04734307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of fluid redox in a fault zone of the Pic de Port Vieux thrust in the Pyrenees Axial Zone (Spain)</w:t>
+                <w:t xml:space="preserve">Mineralization kinetics of biosiliceous sediments in hot subseafloors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+                <w:t xml:space="preserve">Ivano Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+                <w:t xml:space="preserve">Tobias Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labaume</w:t>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+                <w:t xml:space="preserve">Andreas Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buatier</w:t>
+                <w:t xml:space="preserve">Daniel Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (8), pp.1065-1086. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 380, pp.71-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-15-1065-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734307v1</w:t>
+                <w:t xml:space="preserve">hal-04680163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Raman calibration of trioctahedral ferromagnesium chlorite minerals</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -910,77 +910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon released by sill intrusion into young sediments measured through scientific drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,103 +1044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact metamorphic reactions and fluid–rock interactions related to magmatic sill intrusion in the Guaymas Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Cheviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Cheviet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (6), pp.987-1007. </w:t>
@@ -1172,697 +1172,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation conditions and &amp;lt;sup&amp;gt;40&amp;lt;/sup&amp;gt;Ar/&amp;lt;sup&amp;gt;39&amp;lt;/sup&amp;gt;Ar dating of thrusting recorded by clay minerals: An example of the Lakora thrust (west-central Pyrenees)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eocene-Oligocene southwest Pacific Ocean paleoceanography new insights from foraminifera chemistry (DSDP site 277, Campbell Plateau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labaume</w:t>
+                <w:t xml:space="preserve">F. Hodel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Teixell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+                <w:t xml:space="preserve">C. Fériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104744⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.:998237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.998237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03863348v1</w:t>
+                <w:t xml:space="preserve">hal-03906973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Sulfate Reduction in Deep Subseafloor Sediment of Guaymas Basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dirk Wagner</w:t>
+                <w:t xml:space="preserve">Deformation conditions and &amp;lt;sup&amp;gt;40&amp;lt;/sup&amp;gt;Ar/&amp;lt;sup&amp;gt;39&amp;lt;/sup&amp;gt;Ar dating of thrusting recorded by clay minerals: An example of the Lakora thrust (west-central Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kallmeyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Teske</w:t>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Teixell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.845250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000237v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eocene-Oligocene southwest Pacific Ocean paleoceanography new insights from foraminifera chemistry (DSDP site 277, Campbell Plateau)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological Sulfate Reduction in Deep Subseafloor Sediment of Guaymas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fériot</w:t>
+                <w:t xml:space="preserve">Toshiki Nagakura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dera</w:t>
+                <w:t xml:space="preserve">Florian Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Rafélis</w:t>
+                <w:t xml:space="preserve">Dirk Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lezin</w:t>
+                <w:t xml:space="preserve">Jens Kallmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.:998237. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.998237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.845250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906973v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multidisciplinary Approach for the Assessment of Origin, Fate and Ecotoxicity of Metal(loid)s from Legacy Coal Mine Tailings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drake Passage gateway opening and Antarctic Circumpolar Current onset 31 Ma ago: The message of foraminifera and reconsideration of the Neodymium isotope record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honorine Gauthier-Manuel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Vauthier</w:t>
+                <w:t xml:space="preserve">R. Grespan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rafélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics9070164⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.120171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512529v1</w:t>
+                <w:t xml:space="preserve">hal-03358760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drake Passage gateway opening and Antarctic Circumpolar Current onset 31 Ma ago: The message of foraminifera and reconsideration of the Neodymium isotope record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hodel</w:t>
+                <w:t xml:space="preserve">A Multidisciplinary Approach for the Assessment of Origin, Fate and Ecotoxicity of Metal(loid)s from Legacy Coal Mine Tailings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Gauthier-Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Radola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grespan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Lezin</w:t>
+                <w:t xml:space="preserve">Raphaël Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 570, pp.120171. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics9070164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358760v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntectonic fluid flow and deformation mechanisms within the frontal thrust of foreland fold-and-thrust belt: Example from the Internal Jura, Eastern France</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Smeraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,4156 +1976,4192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02458963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ar-40/Ar-39 muscovite dating of thrust activity: a case study from the Axial Zone of the Pyrenees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+                <w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sordoillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975717v1</w:t>
+                <w:t xml:space="preserve">hal-01676289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest salt working in the world: From excavation to microscopy at the prehistoric sites of Ţolici and Lunca (Romania)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+                <w:t xml:space="preserve">Ar-40/Ar-39 muscovite dating of thrust activity: a case study from the Axial Zone of the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Buatier</w:t>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.46 - 55. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 745, pp.412-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2017.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676289v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and origin of low-T willemite (Zn2SiO4) mineralization: the case of the Bou Arhous deposit (High Atlas, Morocco)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
+                <w:t xml:space="preserve">Textural-chemical changes and deformation conditions registered by phyllosilicates in a fault zone (Pic de Port Vieux thrust, Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard James</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52, pp.1085-1102. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-016-0675-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01366479v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary fluids/fault interaction during syn-rift burial of the Lodève Permian Basin (Hérault, France): An example of seismic-valve mechanism in active extensional faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charline Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.303 - 328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural-chemical changes and deformation conditions registered by phyllosilicates in a fault zone (Pic de Port Vieux thrust, Pyrenees)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+                <w:t xml:space="preserve">Characterization and origin of low-T willemite (Zn2SiO4) mineralization: the case of the Bou Arhous deposit (High Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.1085-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-016-0675-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.05.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01536006v1</w:t>
+                <w:t xml:space="preserve">insu-01366479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid–rock interactions related to metamorphic reducing fluid flow in meta-sediments: example of the Pic-de-Port-Vieux thrust (Pyrenees, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 172 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-017-1394-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Zinc-rich clays in supergene non-sulfide zinc deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.467-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0618-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01664647v1</w:t>
+                <w:t xml:space="preserve">insu-01239887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-rich clays in supergene non-sulfide zinc deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nature and origin of natural Zn clay minerals from the Bou Arhous Zn ore deposit: Evidence from electron microscopy (SEM-TEM) and stable isotope compositions (H and O)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Ennaciri</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0618-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133, pp.377 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01239887v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of multi-stage faulting by clay mineral analysis: Example in a normal fault zone affecting arkosic sandstones (Annot sandstones)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Temperature micro-mapping in oscillatory-zoned chlorite: Application to study of a green-schist facies fault zone in the Pyrenean Axial Zone (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacroix Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.2016-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01172423v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature micro-mapping in oscillatory-zoned chlorite: Application to study of a green-schist facies fault zone in the Pyrenean Axial Zone (Spain)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Buatier</w:t>
+                <w:t xml:space="preserve">Evidence of multi-stage faulting by clay mineral analysis: Example in a normal fault zone affecting arkosic sandstones (Annot sandstones)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacroix Brice</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2015-5217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230147v1</w:t>
+                <w:t xml:space="preserve">hal-01172423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of mass transfers and mineralogical transformations in a thrust fault (Monte Perdido thrust unit, southern Pyrenees, Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+                <w:t xml:space="preserve">Syntectonic fluid-flow along thrust faults: Example of the South-Pyrenean fold-and-thrust belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Trave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Lacroix</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Fluid-rock-tectonics interactions in basins and orogens, 55, pp.160-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.016⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 49, pp.84-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976361v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in petrophysical properties between foliated and dilatant fault rocks in deeply buried clastics: The case of the Gres d'Annot Formation, SW French Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Gout</w:t>
+                <w:t xml:space="preserve">Quantification of mass transfers and mineralogical transformations in a thrust fault (Monte Perdido thrust unit, southern Pyrenees, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grobety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12100⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fluid-rock-tectonics interactions in basins and orogens, 55, pp.160-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01115177v1</w:t>
+                <w:t xml:space="preserve">hal-00976361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntectonic fluid-flow along thrust faults: Example of the South-Pyrenean fold-and-thrust belt</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Difference in petrophysical properties between foliated and dilatant fault rocks in deeply buried clastics: The case of the Gres d'Annot Formation, SW French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.298-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.09.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00963606v1</w:t>
+                <w:t xml:space="preserve">hal-01115177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fault rock foliation on fault zone permeability: The case of deeply buried arkosic sandstones (Gres d'Annot, southeastern France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Weakening processes in thrust faults: insights from the Monte Perdido thrust fault (southern Pyrenees, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1306/03071312127⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903428v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening processes in thrust faults: insights from the Monte Perdido thrust fault (southern Pyrenees, Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Leclère</w:t>
+                <w:t xml:space="preserve">Influence of fault rock foliation on fault zone permeability: The case of deeply buried arkosic sandstones (Gres d'Annot, southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfl.12010⟩</w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97 (7), pp.1521-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/03071312127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00812823v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllosilicates formation in faults rocks: Implications for dormant fault-sealing potential and fault strength in the upper crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (16), pp.4272-4278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/grl.50829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of chlorite during thrust fault reactivation. Record of fluid origin and P-T conditions in the Monte Perdido thrust fault (southern Pyrenees)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nd-Sr isotope and REY geochemistry of metalliferous sediments in a low-temperature off-axis hydrothermal environment (Costa Rica margin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-011-0718-0⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 315-318, pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757736v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtextural investigation (SEM and TEM study) of phyllosilicates in a major thrust fault zone (Monte Perdido, southern Pyrenees): impact on fault reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moutarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105 (2), pp.313-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00015-012-0098-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd-Sr isotope and REY geochemistry of metalliferous sediments in a low-temperature off-axis hydrothermal environment (Costa Rica margin)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formation of chlorite during thrust fault reactivation. Record of fluid origin and P-T conditions in the Monte Perdido thrust fault (southern Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (6), pp.1083-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-011-0718-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00735504v1</w:t>
+                <w:t xml:space="preserve">hal-00757736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of phyllosilicates in a fault zone affecting deeply buried arkosic sandstones: their influence on petrophysic properties (Annot sandstones, French external Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105 (2), pp.299-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00015-012-0099-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and behaviour of clay minerals in the Bogd fault gouge, Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kanitpanyacharoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Wenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.77-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00667194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions and mechanism for the formation of iron-rich Montmorillonite in deep sea sediments (Costa Rica margin): Coupling high resolution mineralogical characterization and geochemical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffery C. Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (6), pp.1397-1410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2010.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtectonic and geochemical characterization of thrusting in a foreland basin: Example of the South-Pyrenean orogenic wedge (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (9), pp.1359-1377. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2011.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">87Sr/86Sr and 18O/16O ratios of clays from a hydrothermal area near the Galapagos rift as records of origin, crystallization temperature and fluid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Clauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James R. O'Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Honnorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 288, pp.32-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of metalliferous sediment from a low-temperature hydrothermal environment, on the Eastern Flank of the East Pacific Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles G. Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 250, pp.128-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Pb-rich and Fe-rich entities during alteration of a partially vitrified metallurgical waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Recourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 149, pp.418-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of todorokite from vernadite in Ni-rich hemipelagic sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bodei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (23), pp.5698 à 5716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2007.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00345431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay resources and technical choices for neolithic pottery (Chalain, Jura, france): chemical, mineralogical and grain-size analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grobéty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (1), pp.23-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00286.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and origin of Fe3+-montmorillonite in deep-water calcareous sediments (Pacific Ocean, Costa Rica margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 n° 5, pp.452-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00070950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use change, soil erosion and alluvial dynamic in the lower Doubs Valley over the 1st millenium AD (Neublans, Jura, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30 (10), pp.1283-1299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clays and zeolite authigenesis in sediments from the flank of the Juan de Fuca Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Karpoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6135,2853 +6171,2853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes et conditions de formation de minéraux associés à l'activité d'une zone de faille (Zone Axiale des Pyrénées)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+                <w:t xml:space="preserve">Magma-sediment mingling processes, control and longevity of related hydrothermal systems – Implications for the Earth’s Carbon-, Plate-, Life-Cycles (IODP Exp 385, Guaymas Basin, Gulf of California)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Schwark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Buatier</w:t>
+                <w:t xml:space="preserve">Tobias Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.6679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246097v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma-sediment mingling processes, control and longevity of related hydrothermal systems – Implications for the Earth’s Carbon-, Plate-, Life-Cycles (IODP Exp 385, Guaymas Basin, Gulf of California)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorenz Schwark</w:t>
+                <w:t xml:space="preserve">Mécanismes et conditions de formation de minéraux associés à l'activité d'une zone de faille (Zone Axiale des Pyrénées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Höfig</w:t>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000412v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating microbial constraints on hydrocarbon processing in Guaymas Basin subseafloor sediments with sill intrusions </w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuki Morono</w:t>
+                <w:t xml:space="preserve">Contact metamorphic reactions related to magmatic sill intrusion in the Guaymas basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Cheviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3278⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000461v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenetic carbonates from deep sub-seafloor organic-rich sediments influenced by magmatic sill intrusions (IODP Exp 385-Guaymas Basin, Gulf of California)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating microbial constraints on hydrocarbon processing in Guaymas Basin subseafloor sediments with sill intrusions </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas, P Teske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swanne Gontharet</w:t>
+                <w:t xml:space="preserve">Mirna Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pierre</w:t>
+                <w:t xml:space="preserve">Brett Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewan Pelleter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omar Boudouma</w:t>
+                <w:t xml:space="preserve">Yuki Morono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4385⟩</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866194v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating fault activity in the Eastern part of the Pyrenees: a combined approach low temperature thermochronology and 40 Ar/ 39 Ar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri Leclère</w:t>
+                <w:t xml:space="preserve">Diagenetic carbonates from deep sub-seafloor organic-rich sediments influenced by magmatic sill intrusions (IODP Exp 385-Guaymas Basin, Gulf of California)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanne Gontharet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boudouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Clay Conference (ICC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243791v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial cell distribution in the Guaymas Basin subseafloor biosphere, a young marginal rift basin with rich organics and steep temperature gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
+                <w:t xml:space="preserve">Dating fault activity in the Eastern part of the Pyrenees: a combined approach low temperature thermochronology and 40 Ar/ 39 Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Clay Conference (ICC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000481v1</w:t>
+                <w:t xml:space="preserve">hal-05243791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact metamorphic reactions related to magmatic sill intrusion in the Guaymas basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial cell distribution in the Guaymas Basin subseafloor biosphere, a young marginal rift basin with rich organics and steep temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Morono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Teske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Cheviet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Galerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bojanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Edgcomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04477709v1</w:t>
+                <w:t xml:space="preserve">hal-04000481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic mineral diagenesis and associated biogeochemical processes in cold seepage and gas hydrate sites of the Guaymas Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.T. Koornneef L.</w:t>
+                <w:t xml:space="preserve">Magma plumbing system and associated hydrothermal vents in the Guaymas Basin - geometry and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU21- 1305</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.1305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-13015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481464v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation 40Ar/39Ar des minéraux argileux : un outil pour l'étude des processus Basse-Température - applications aux enjeux sociétaux critiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Ricci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monié</w:t>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma plumbing system and associated hydrothermal vents in the Guaymas Basin - geometry and implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Höfig</w:t>
+                <w:t xml:space="preserve">Magnetic mineral diagenesis and associated biogeochemical processes in cold seepage and gas hydrate sites of the Guaymas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.C. Kars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Koornneef L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21- 1305</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual conference, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000317v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox conditions registrated by phyllosilicates in a thrust fault (Pic de Port Vieux fault, Pyrénées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal evolution of the syn-tectonic Ainsa-Jaca basin (South Pyrenean Zone). New constraints from a multiproxy approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Lahfid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-sedimentary rock interactions and mineralogical changes related to deformation and fluid circulation along a normal fault in deep diagenesis context (Grès d'Annot, SE France).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Clay minerals as good proxys for thrust fault P-T conditions estimation : Example of Monte Perdido thrust fault (southern Pyrenees).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.68</w:t>
+              <w:t xml:space="preserve">European clay conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671156v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals as good proxys for thrust fault P-T conditions estimation : Example of Monte Perdido thrust fault (southern Pyrenees).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fluid-sedimentary rock interactions and mineralogical changes related to deformation and fluid circulation along a normal fault in deep diagenesis context (Grès d'Annot, SE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labaume</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European clay conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.69</w:t>
+              <w:t xml:space="preserve">European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Antalya, Turkey. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671151v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of formation of Fe Montmorillonite in deep sediments (Pacific ocean, Costa Rica margin).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation of synkinematic phyllosilicates in thrust faults : example from the pyrenean orogenic prism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroix Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagenesis controlled by tectonic burial in a foreland basin turbidite formation. The case example of the Grès d'Annot, French-italian external Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Travé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of coseismic-related microstructures and behaviour of clay minerals within the core of active fault.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayarjargal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, United States. pp.Abstract no. T51A-1846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay Minerals : a key for deciphering fluid/sediment interactions in oceanic hydrothermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion de la Sociedad espanola de mineralogia (SEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Spain. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-sedimentary rock interactions and mineralogical changes related to deformation and fluid circulation along thrust fault (southern Pyrenees).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clays in the oceanic realm: proxies of the geological and environmental conditions, and key links for ocean-crust transfers at low-temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Karpoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Destrigneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Jaen, Spain. pp.106</w:t>
+              <w:t xml:space="preserve">Euroclay 2007, 11th Conf. ECGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414317v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00178774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clays in the oceanic realm: proxies of the geological and environmental conditions, and key links for ocean-crust transfers at low-temperature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fluid-sedimentary rock interactions and mineralogical changes related to deformation and fluid circulation along thrust fault (southern Pyrenees).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Travé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclay 2007, 11th Conf. ECGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">SEM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Jaen, Spain. pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00178774v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hydrothermal circulations in faultzones by phyllosilicates mineralogical analysis (Argentera-Mercantour massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clay Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul (Turquie), Turkey. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and origin of clays in the Bou Arhous (Morocco) non-sulfide Zn ore deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ennaciri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. , EG5, pp.EG5 - NONSULPHIDE ZN-PB ORES, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01143105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8991,1364 +9027,1364 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1549</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Site U1550</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 37p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.106.2021⟩</w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 50p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.107.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252323v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1545</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Site U1552</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 66p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.103.2021⟩</w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.109.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252270v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expedition 385 methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.102.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1552</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Site U1545</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.109.2021⟩</w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 66p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.103.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252332v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1551</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Site U1549</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 35p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.108.2021⟩</w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 37p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.106.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252328v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites U1547 and U1548</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Site U1551</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 97p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.105.2021⟩</w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 35p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.108.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252318v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 385 summary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Sites U1547 and U1548</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.101.2021⟩</w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 97p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.105.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252245v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1546</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Expedition 385 summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 78p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.104.2021⟩</w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.101.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252286v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1550</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Site U1546</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 50p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.107.2021⟩</w:t>
+              <w:t xml:space="preserve">, 385, International Ocean Discovery Program, 78p., 2021, Proceedings of the International Ocean Discovery Program, 978-1-954252-77-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.104.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252325v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des changements environnementaux dans la basse vallée du Doubs (Neublans, Jura) durant le 1er millénaire après J.-C. Le rôle de l'Homme et de la rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-V. Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Bravard et M. Magny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fleuves ont une histoire. Paléo-environnement des rivières et des lacs français depuis 15 000 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, Paris, pp.125-142, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10358,608 +10394,608 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaymas Basin Tectonics and Biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Teske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivano W. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine L. Ash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Ocean Discovery Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 385, International Ocean Discovery Program; International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14379/iodp.proc.385.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum: Erratum to: Characterization and origin of low-T willemite (Zn&amp;lt;Subscript&amp;gt;2&amp;lt;/Subscript&amp;gt;SiO&amp;lt;Subscript&amp;gt;4&amp;lt;/Subscript&amp;gt;) mineralization: the case of the Bou Arhous deposit (High Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Vennemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.1103-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-016-0690-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03596046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle tectonique de la diagenèse d'une formation turbiditique d'avant-chaîne : exemple des Grès d'Annot, Alpes franco-italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 228 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montholon (Aillant-sur-Tholon) «Bois des Ferriers». Sondages sur les ferriers n°1, 3 et 9. Rapport de sondage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Disser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535065v1</w:t>
-              </w:r>
-[...275 lines deleted...]
-                <w:t xml:space="preserve">hal-00483595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11106,51 +11142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cheviet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galerne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02262-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Achim Kahl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Wiggers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Aiello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H&#246;fig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizarralde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.07.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-1065-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04215491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marshall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Negrete-Aranda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Contreras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12755" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano W. Aiello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50665.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-987-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Teixell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Nagakura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kallmeyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.845250" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grespan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120171" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.09.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01366479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0675-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664643v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charline Sauvage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.08.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1394-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavailhes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lerat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sizun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2015.03.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Z78Q16-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Brice" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5217" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grobety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F765QRDS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trave" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV8QVX74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03071312127" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903574v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50829" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757736v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vennemann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0718-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795553v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0098-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodei" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL0ZVG8M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leclere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0099-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0P199F1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanitpanyacharoen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Wenk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.10.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XFT26Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffery C. Wheat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.06.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHG7QN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. O'Neil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Honnorez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.07.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD3SJ1NR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bodei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Wheat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.01.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204KBRJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351162v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZFQ6KQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grob&#233;ty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00286.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LG37XS4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070950v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436664v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246097v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000412v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Schwark" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6679" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000461v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas, P Teske" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Mara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna V&#225;zquez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Baker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Morono" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3278" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4385" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000481v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bojanova" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3312" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6261" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Kars" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morono" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Koornneef L." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000317v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00683664v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meresse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671156v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sizun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trav&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chirouze" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414308v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayarjargal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414296v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414317v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178774v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243792v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacker" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teske" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizarralde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. H&#246;fig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Aiello" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ash" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.106.2021" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252270v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.103.2021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252267v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.102.2021" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.109.2021" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252328v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.108.2021" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252318v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.105.2021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252245v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.101.2021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252286v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.104.2021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252325v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.107.2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000181v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Ash" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.2021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596046v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0690-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483595v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galerne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cheviet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Achim Kahl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin Wiggers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02262-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-1065-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Aiello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias H&#246;fig" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Teske" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lizarralde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.07.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04215491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lamm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marshall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Lahfid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Negrete-Aranda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Contreras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12755" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano W. Aiello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50665.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-987-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F&#233;riot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Raf&#233;lis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lezin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.998237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863348v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Teixell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104744" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Nagakura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wagner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kallmeyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.845250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grespan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Radola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vauthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9070164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sordoillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sizun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDBQ858D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536006v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.05.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5DXN6HF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664643v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charline Sauvage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.08.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWX5G63H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01366479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0675-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Trincal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1394-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01239887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennaciri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0618-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine C. Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4C57VDR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Brice" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5217" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172423v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavailhes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lerat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sizun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2015.03.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29Z78Q16-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trave" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV8QVX74-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976361v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grobety" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.12.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115177v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12100" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F765QRDS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03071312127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50829" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735504v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bodei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.04.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL0ZVG8M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0098-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Charpentier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vennemann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0718-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795551v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leclere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-012-0099-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0P199F1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00667194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kanitpanyacharoen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Wenk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.10.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8XFT26Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffery C. Wheat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.11.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trave" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2011.06.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGXHG7QN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Clauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. O'Neil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Honnorez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.07.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD3SJ1NR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bodei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Wheat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.01.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-204KBRJN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351162v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seignez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.07.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZFQ6KQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379448v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grob&#233;ty" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00286.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9LG37XS4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaudin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709963v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berndt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Schwark" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6679" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246097v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6261" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000461v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas, P Teske" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Mara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna V&#225;zquez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Baker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Morono" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3278" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanne Gontharet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boudouma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4385" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243791v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bojanova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Edgcomb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3312" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000317v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-13015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588015v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ricci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481464v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.C. Kars" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morono" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Koornneef L." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00683664v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meresse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671151v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671156v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414319v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sizun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trav&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chirouze" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414308v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayarjargal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178774v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414317v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243792v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143105v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252325v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teske" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lizarralde" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. H&#246;fig" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.W. Aiello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ash" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.107.2021" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252332v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.109.2021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252267v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.102.2021" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252270v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.103.2021" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252323v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.106.2021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252328v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.108.2021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252318v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.105.2021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.101.2021" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252286v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.104.2021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593559v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000181v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine L. Ash" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.385.2021" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596046v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-016-0690-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483595v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauvet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535065v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>