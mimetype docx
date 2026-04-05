--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1895,453 +1895,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Beaufour</w:t>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Bedřich Pešek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087600v1</w:t>
+                <w:t xml:space="preserve">hal-01179486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Selective Peptidyl Di(chlorophenyl) Phosphonate Esters for Visualizing and Blocking Neutrophil Proteinase 3 in Human Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guarino</w:t>
+                <w:t xml:space="preserve">M. Legowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Legowska</w:t>
+                <w:t xml:space="preserve">C. Epinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Epinette</w:t>
+                <w:t xml:space="preserve">C. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dallet-Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 289 (46), pp.doi: 10.1074/jbc.M114.591339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M114.591339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedřich Pešek</w:t>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179486v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cAMP protein kinase phosphorylates the Mos1 transposase and regulates its activity: evidences from mass spectrometry and biochemical analyses</w:t>
               </w:r>
@@ -2735,278 +2735,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved accuracy of low affinity protein-ligand equilibrium dissociation constants directly determined by electrospray ionization mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Derache</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Schoentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (5), pp.908-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-011-0305-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721842v1</w:t>
+                <w:t xml:space="preserve">hal-00726223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved accuracy of low affinity protein-ligand equilibrium dissociation constants directly determined by electrospray ionization mass spectrometry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Saab</w:t>
+                <w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Schoentgen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin J Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (5), pp.908-22. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (10), pp.7746-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-011-0305-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726223v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Proteomics Suggests a New Role for the Tfs1 Protein in Yeast.</w:t>
               </w:r>
@@ -3116,2008 +3116,2020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Epinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J Marques-Carvalho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (24), pp.4466-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747621v1</w:t>
+                <w:t xml:space="preserve">hal-00817089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Epinette</w:t>
+                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J Marques-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirakar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick W Muskett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 279 (24), pp.4466-78. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (1), pp.34-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817089v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation-sensitive residues mediate the DNA-bending activity of MC1 protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 376 (1), pp.120-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiationinduced oxidation of proteins in DNA-protein complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spotheim-Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (5), pp.131-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/radiopro:2008526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry of full-length integral membrane proteins to define functionally relevant structural features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46, pp.54-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2008.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of a Kir3.1-prokaryotic Kir channel chimera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bt. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mackinnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.4005-4015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Enzymatic Glycosylation of Peptides and Oligosaccharides from GalNAc and UTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Piller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (1), pp.37-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.200600369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient enzymatic glycosylation of peptides and oligosaccharides from GalNAc and UTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Piller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (1), pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI Sample Preparation: the Ultra Thin Layer Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingjun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Degrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Padovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3791/192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced oxidative damage to the DNA-binding domain of the lactose repressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Davidkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 403 (3), pp.463-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20061466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI Sample Preparation: the Ultra Thin Layer Method (Videopublication)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fenyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qj. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ja. Degrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc. Padovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, http://www.jove.com/index/details.stp?ID=192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structure of a voltage-dependent K+ channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youxing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 423 (6935), pp.33-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature01580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray structure of a ClC chloride channel at 3.0 Å reveals the molecular basis of anion selectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tyrosine sulfation of CCR5 N-terminal peptide by tyrosylprotein sulfotransferases 1 and 2 follows a discrete pattern and temporal sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Campbell</w:t>
+                <w:t xml:space="preserve">Christoph Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanfiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roderick Mackinnon</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sakmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/415287a⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (17), pp.11031-11036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.172380899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150160v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structure of a ClC chloride channel at 3.0 Å reveals the molecular basis of anion selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jiayun Chen</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Dutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian T. Chait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderick Mackinnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 415 (6869), pp.287-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/415287a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150146v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine sulfation of CCR5 N-terminal peptide by tyrosylprotein sulfotransferases 1 and 2 follows a discrete pattern and temporal sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Seibert</w:t>
+                <w:t xml:space="preserve">X-ray structure of a ClC chloride channel at 3.0 Å reveals the molecular basis of anion selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxing Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 415 (6869), pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/415287a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.172380899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150135v1</w:t>
+                <w:t xml:space="preserve">hal-02150146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The open pore conformation of potassium channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youxing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,1561 +5138,1561 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 417 (6888), pp.523-526. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/417523a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the RCK domain from the E. coli K+ channel and demonstration of its presence in the human BK channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mackinnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (3), pp.593-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical analysis of the endoplasmic reticulum-resident chaperone/heat shock protein gp96/GRP94 and its complex with peptide antigen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A Linderoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A Rodionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R Laws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40 (5), pp.1483-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flipping a genetic switch by subunit exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Schirf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Demeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (24), pp.7149-7159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/emboj/20.24.7149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust, Detergent-Friendly Method for Mass Spectrometric Analysis of Integral Membrane Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 72 (22), pp.5655-5658. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac000811l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid and complex glycans are linked to the conserved N-glycosylation site of the third eight-cysteine domain of LTBP-1 in insect cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rudd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K Downing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R Wormald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 39 (7), pp.1596-1603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi9918285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Neutrophil Cathepsin G by Oxidized Mucus Proteinase Inhibitor. Effect of Heparin †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bieth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 38 (26), pp.8451-8457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi9828526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of the Amyloidogenic Cystatin C Variant of Hereditary Cerebral Hemorrhage with Amyloidosis, Icelandic Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yemiliya Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Beavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 273 (19), pp.11806-11814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.273.19.11806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Neutrophil Serine Proteinases by Suramin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the Suramin-Binding Sites of Human Neutrophil Elastase: Investigation by Fluorescence Resonance Energy Transfer and Molecular Modeling †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingebrigt Sylte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bieth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (50), pp.15624-15631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi971029r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.272.15.9950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150400v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Suramin-Binding Sites of Human Neutrophil Elastase: Investigation by Fluorescence Resonance Energy Transfer and Molecular Modeling †</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Neutrophil Serine Proteinases by Suramin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mély</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadène</w:t>
+                <w:t xml:space="preserve">Jérôme Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingebrigt Sylte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi971029r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 272 (15), pp.9950-9955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.272.15.9950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150389v1</w:t>
+                <w:t xml:space="preserve">hal-02150400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Investigation of the Heparin-Mucus Proteinase Inhibitor Binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph G. Bieth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 117 (30), pp.7882-7886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja00135a005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Low Molecular Mass Heparin on the Kinetics of Neutrophil Elastase Inhibition by Mucus Proteinase Inhibitor(*)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Daney de Marcillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bieth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 270 (22), pp.13204-13209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.270.22.13204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a two-step reaction mechanism for the inhibition of heparin-bound neutrophil elastase by alpha 1-proteinase inhibitor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bieth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 32 (35), pp.9230-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6690,659 +6702,659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into extracellular matrix enzymes: assessing purity, oligomerization, and enzymatic activity using capillary electrophoresis and mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andelini Magdalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaufour Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talhi Anissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Launay Alexandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFEP, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural biology of membrane proteins and their complexes using Native Liquid MALDI (NALIM) Mass Spectrometry (MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison F Zhamungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Orelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joekeem del Rosario Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien F. Poget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et dynamique de protéines histone-like de bactérie et d’archées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée BioRMN IdF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une description cinétique et structurale complète du mécanisme d'échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe congrès du GERM (Groupement d'Etudes de Résonance Magnétique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSPaQ: a new method for the quantification of modification at all possible sites of a protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33es Journées de la Société Française de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did cotyledonary somatic embryos of Pinus pinaster Ait. similar to cotyledonary zygotic embryos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7401,73 +7413,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of early molecular events during &amp;lt;em&amp;gt;Pinus pinaste&amp;lt;/em&amp;gt;r Ait. somatic embryo development under reduced water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7476,351 +7488,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pešek Bedřichc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Sep 2014, Vitoria-Gasteiz, Spain. 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insights into the structure-activity relationships of avian beta-defensins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Antimicrobial Peptides - Food Veterinary Medical and Novel Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1ère structure 3D d'une défensine antibactérienne de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7830,301 +7842,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme MO2VING: From MOlecular Organization to in Vivo ImagiNG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Studies of BTB domain polymerisation through integrative structural biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Mance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zhamungui Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martín-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Cancéropole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">FRISBI User Meeting 2024, CNRS campus Gif-sur-Yvette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383408v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of BTB domain polymerisation through integrative structural biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Martín-González</w:t>
+                <w:t xml:space="preserve">Plateforme MO2VING: From MOlecular Organization to in Vivo ImagiNG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sobilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRISBI User Meeting 2024, CNRS campus Gif-sur-Yvette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée du Cancéropole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778726v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein profiling by MS shows evidence of royal protein pheromones in the cuticle extracts of the termite Reticulitermes flavipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8146,836 +8158,836 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ruhland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NALIM: NATIVE LIQUID MALDI MASS SPECTROMETRY AS A NEW STRUCTURAL METHOD TO DIRECTLY CHARACTERIZE MEMBRANE PROTEIN COMPLEXES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison F Zhamungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Orelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joekeem del Rosario Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien F. Poget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMSC (International Mass Spectrometry Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme MO2VING: from MOlecular Organization to in Vivo ImagiNG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sobilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for a high-mass calibrant for NALIM (Native Liquid MALDI MS): the case of mouse IgA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison F Zhamungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France. , 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.56098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning ETD Top Down MS parameters on a UHR-QTOF instrument to improve protein the fragmentation coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nemcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pinetre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8983,124 +8995,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,646 +9120,646 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ICMRBS - International Council on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902978v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bijot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902984v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">SMMAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902974v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9755,421 +9767,421 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a prediction of protein reactivity against electrophile ligands: 1. Ranking amino acid side chain nucleophilicities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Motteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th ASMS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSPaQ: a subtractive method for the parallel quantification of the degree of modification at every possible site of a protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th ASMS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San-Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are cotyledonary somatic embryos of Pinus pinaster Ait. equivalent to the zygotic counterpart ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10178,123 +10190,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryo maturation in maritime pine (Pinus pinaster) : contribution of a 2-DE proteomic analysis for a better understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10303,351 +10315,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryo development in maritime pine (Pinus pinaster): a 2-DE proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Umea, Sweden. 2012, 4th UPSC-INRA (UPRA) bilateral meeting. Meeting book with abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential proteomics for the evaluation of the effect of environmental culture conditions on the protein expression of somatic embryos from Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvenght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011, Spectroscopie de Masse et Analyse Protéomique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10657,168 +10669,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass spectrometry approach for the identification of oxidation-sensitive residues in DNA-binding proteins: correlation with protein function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Spotheim-Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pandey, A., Banerjee, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asiatech Publishers, New Delhi, pp.123-134, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10886,51 +10898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C6E2B89"/>
+    <w:nsid w:val="D25D3796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11117,51 +11129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-cadene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-2662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165291508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Gfellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Groninga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1473270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33252-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n O. Rivera-Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony B. Jin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Chait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F. Poget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dominic Olinares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Rout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1385-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chabin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXJ2J67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726223v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0305-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.11.057" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJQGHX6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2008526" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nishida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bt. Chait" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackinnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600369" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99D89KSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenyo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Degrasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Padovan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/192" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478672v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Davidkova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061466" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenyo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qj. Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Degrasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Padovan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxing Jiang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Chen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ruta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01580" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E262C401BA8EC805355646637F806B64951D25A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150160v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dutzler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Campbell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mackinnon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415287a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chait" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150135v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanfiz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sakmar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.172380899" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/417523a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06C761117442C613FA2EE80FB946AA378C5D09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T. Chait" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mackinnon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Linderoth" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Simon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Rodionova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R Laws" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150170v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Lambert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schirf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Werner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.24.7149" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac000811l" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HLNM7KD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150373v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bieth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9828526" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F321050J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150384v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemiliya Berman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casta&#241;o" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Beavis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.19.11806" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150400v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duranton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne North" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9950" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150389v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebrigt Sylte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi971029r" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LMRT4M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150439v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Bieth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00135a005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKD26CN5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150493v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.22.13204" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150537v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faller" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bieth" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377038v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andelini Magdalena" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufour Martine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talhi Anissa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Rouba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Alexandra" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845786v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison F Zhamungui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joekeem del Rosario Arizala" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845797v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863124v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404684v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.56098" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623581v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-cadene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-2662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165291508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Gfellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Groninga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1473270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33252-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n O. Rivera-Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony B. Jin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Chait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F. Poget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dominic Olinares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Rout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1385-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chabin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXJ2J67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0305-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.11.057" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJQGHX6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2008526" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282532v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nishida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bt. Chait" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackinnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600369" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99D89KSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenyo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Degrasse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Padovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/192" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Davidkova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenyo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qj. Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Degrasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Padovan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadene" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxing Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ruta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01580" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E262C401BA8EC805355646637F806B64951D25A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanfiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sakmar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.172380899" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dutzler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Campbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mackinnon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415287a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chait" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/417523a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06C761117442C613FA2EE80FB946AA378C5D09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150219v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T. Chait" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mackinnon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Linderoth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Rodionova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R Laws" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schirf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Werner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.24.7149" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac000811l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HLNM7KD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bieth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9828526" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F321050J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150384v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemiliya Berman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casta&#241;o" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Beavis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.19.11806" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebrigt Sylte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi971029r" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LMRT4M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150400v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duranton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne North" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9950" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150439v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Bieth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00135a005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKD26CN5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.22.13204" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bieth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andelini Magdalena" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufour Martine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talhi Anissa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Rouba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Alexandra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison F Zhamungui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joekeem del Rosario Arizala" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845797v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863124v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404684v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.56098" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623581v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>