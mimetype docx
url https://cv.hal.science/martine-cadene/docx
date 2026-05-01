--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -467,291 +467,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sDOE (simple design-of-experiment) approach for parameter optimization in mass spectrometry. Part 1. Parameter selection and interference effects in topdown ETD fragmentation of proteins in a UHR-QTOF instrument.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproductives signature revealed by protein profiling and behavioral bioassays in termite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ruhland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Timothée Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matej Nemcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.2c00215⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-33252-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871364v1</w:t>
+                <w:t xml:space="preserve">hal-04090025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductives signature revealed by protein profiling and behavioral bioassays in termite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sDOE (simple design-of-experiment) approach for parameter optimization in mass spectrometry. Part 1. Parameter selection and interference effects in topdown ETD fragmentation of proteins in a UHR-QTOF instrument.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Toussaint</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Martin Stekovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Nemcic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Cadène</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justine Pinêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.7070. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-33252-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.2c00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090025v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human proteinase 3 resistance to inhibition extends to alpha-2 macroglobulin</w:t>
               </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (10), pp.1981-1994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 430 (24), pp.5029-5049. </w:t>
@@ -1129,291 +1129,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insights into the Mechanism of Calmodulin Inhibition of the EAG1 Potassium Channel</w:t>
+                <w:t xml:space="preserve">Discovery and characterisation of a novel toxin from Dendroaspis angusticeps, named Tx7335, that activates the potassium channel KcsA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria joão Marques-Carvalho</w:t>
+                <w:t xml:space="preserve">Iván O. Rivera-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Oppermann</w:t>
+                <w:t xml:space="preserve">Tony B. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Muñoz</w:t>
+                <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia s. Fernandes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien F. Poget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (10), pp.1742 - 1754. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.23904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep23904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407944v1</w:t>
+                <w:t xml:space="preserve">hal-01407683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterisation of a novel toxin from Dendroaspis angusticeps, named Tx7335, that activates the potassium channel KcsA</w:t>
+                <w:t xml:space="preserve">Molecular Insights into the Mechanism of Calmodulin Inhibition of the EAG1 Potassium Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván O. Rivera-Torres</w:t>
+                <w:t xml:space="preserve">Maria joão Marques-Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony B. Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadene</w:t>
+                <w:t xml:space="preserve">Johannes Oppermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian T. Chait</w:t>
+                <w:t xml:space="preserve">Eva Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien F. Poget</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreia s. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.23904. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1742 - 1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep23904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407683v1</w:t>
+                <w:t xml:space="preserve">hal-01407944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSPaQ: A Subtractive Segmentation Approach for the Exhaustive Parallel Quantification of the Extent of Protein Modification at Every Possible Site</w:t>
               </w:r>
@@ -1503,51 +1503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing Higher Order Protein Structure Using Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1761,2520 +1761,2520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotyledonary somatic embryos of Pinus pinaster Ait. most closely resemble fresh, maturing cotyledonary zygotic embryos: biological, carbohydrate and proteomic analyses.</w:t>
+                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Morel</w:t>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Beaufour</w:t>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 240 (5), pp.1075-1095. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-014-2125-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179478v1</w:t>
+                <w:t xml:space="preserve">hal-02087600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Morel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedřich Pešek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Selective Peptidyl Di(chlorophenyl) Phosphonate Esters for Visualizing and Blocking Neutrophil Proteinase 3 in Human Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Epinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dallet-Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 289 (46), pp.doi: 10.1074/jbc.M114.591339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M114.591339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">cAMP protein kinase phosphorylates the Mos1 transposase and regulates its activity: evidences from mass spectrometry and biochemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Nicolas Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Briseño-Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (2), pp.1117-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02087600v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cAMP protein kinase phosphorylates the Mos1 transposase and regulates its activity: evidences from mass spectrometry and biochemical analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+                <w:t xml:space="preserve">Cotyledonary somatic embryos of Pinus pinaster Ait. most closely resemble fresh, maturing cotyledonary zygotic embryos: biological, carbohydrate and proteomic analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Briseño-Roa</w:t>
+                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (2), pp.1117-1128. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 240 (5), pp.1075-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-014-2125-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132866v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand binding study of human PEBP1/RKIP: interaction with nucleotides and Raf-1 peptides evidenced by NMR and mass spectrometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction Proteomics Suggests a New Role for the Tfs1 Protein in Yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurette Tavel</w:t>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas I Karsisiotis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (6), pp.3211-3218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr201239t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726284v1</w:t>
+                <w:t xml:space="preserve">hal-00721771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A selective reversible azapeptide inhibitor of human neutrophil proteinase 3 derived from a high affinity FRET substrate.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved accuracy of low affinity protein-ligand equilibrium dissociation constants directly determined by electrospray ionization mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Epinette</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Schoentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.12.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (5), pp.908-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-011-0305-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00721854v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved accuracy of low affinity protein-ligand equilibrium dissociation constants directly determined by electrospray ionization mass spectrometry.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-011-0305-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (10), pp.7746-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726223v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Epinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Derache</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadène</w:t>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (24), pp.4466-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721842v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Proteomics Suggests a New Role for the Tfs1 Protein in Yeast.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Beaufour</w:t>
+                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J Marques-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirakar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick W Muskett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Godin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr201239t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (1), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721771v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Epinette</w:t>
+                <w:t xml:space="preserve">Ligand binding study of human PEBP1/RKIP: interaction with nucleotides and Raf-1 peptides evidenced by NMR and mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Tavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadene</w:t>
+                <w:t xml:space="preserve">Andreas I Karsisiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e36187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817089v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria J Marques-Carvalho</w:t>
+                <w:t xml:space="preserve">A selective reversible azapeptide inhibitor of human neutrophil proteinase 3 derived from a high affinity FRET substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Epinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirakar Sahoo</w:t>
+                <w:t xml:space="preserve">Cécile Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick W Muskett</w:t>
+                <w:t xml:space="preserve">Sylvain Marchand-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+                <w:t xml:space="preserve">Christine Kellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 423 (1), pp.34-46. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (6), pp.788-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2011.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747621v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation-sensitive residues mediate the DNA-bending activity of MC1 protein</w:t>
+                <w:t xml:space="preserve">Radiationinduced oxidation of proteins in DNA-protein complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Buré</w:t>
+                <w:t xml:space="preserve">Mélanie Spotheim-Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.11.057⟩</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (5), pp.131-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2008526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283220v1</w:t>
+                <w:t xml:space="preserve">hal-00527448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiationinduced oxidation of proteins in DNA-protein complexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass spectrometry of full-length integral membrane proteins to define functionally relevant structural features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/radiopro:2008526⟩</w:t>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2008.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527448v1</w:t>
+                <w:t xml:space="preserve">hal-00512469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry of full-length integral membrane proteins to define functionally relevant structural features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadène</w:t>
+                <w:t xml:space="preserve">Oxidation-sensitive residues mediate the DNA-bending activity of MC1 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Buré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Goffinont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès F. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46, pp.54-61. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 376 (1), pp.120-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2008.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512469v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of a Kir3.1-prokaryotic Kir channel chimera</w:t>
+                <w:t xml:space="preserve">Efficient enzymatic glycosylation of peptides and oligosaccharides from GalNAc and UTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nishida</w:t>
+                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bt. Chait</w:t>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mackinnon</w:t>
+                <w:t xml:space="preserve">Véronique Piller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.4005-4015</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282532v1</w:t>
+                <w:t xml:space="preserve">hal-00282379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Enzymatic Glycosylation of Peptides and Oligosaccharides from GalNAc and UTP</w:t>
+                <w:t xml:space="preserve">MALDI Sample Preparation: the Ultra Thin Layer Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">David Fenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Degrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Padovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200600369⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158348v1</w:t>
+                <w:t xml:space="preserve">hal-02150127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient enzymatic glycosylation of peptides and oligosaccharides from GalNAc and UTP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+                <w:t xml:space="preserve">Crystal structure of a Kir3.1-prokaryotic Kir channel chimera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Piller</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bt. Chait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mackinnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.37-40</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.4005-4015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282379v1</w:t>
+                <w:t xml:space="preserve">hal-00282532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI Sample Preparation: the Ultra Thin Layer Method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Efficient Enzymatic Glycosylation of Peptides and Oligosaccharides from GalNAc and UTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Piller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200600369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150127v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced oxidative damage to the DNA-binding domain of the lactose repressor</w:t>
               </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Davidkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4571,51 +4571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 423 (6935), pp.33-41. </w:t>
@@ -4659,303 +4659,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine sulfation of CCR5 N-terminal peptide by tyrosylprotein sulfotransferases 1 and 2 follows a discrete pattern and temporal sequence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The open pore conformation of potassium channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxing Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.172380899⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 417 (6888), pp.523-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/417523a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150135v1</w:t>
+                <w:t xml:space="preserve">hal-02150141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structure of a ClC chloride channel at 3.0 Å reveals the molecular basis of anion selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Dutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian T. Chait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderick Mackinnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 415 (6869), pp.287-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/415287a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structure of a ClC chloride channel at 3.0 Å reveals the molecular basis of anion selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youxing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4964,262 +4980,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 415 (6869), pp.287-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/415287a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open pore conformation of potassium channels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Tyrosine sulfation of CCR5 N-terminal peptide by tyrosylprotein sulfotransferases 1 and 2 follows a discrete pattern and temporal sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Seibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanfiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sakmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/417523a⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (17), pp.11031-11036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.172380899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02150141v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the RCK domain from the E. coli K+ channel and demonstration of its presence in the human BK channel.</w:t>
               </w:r>
@@ -5575,319 +5575,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust, Detergent-Friendly Method for Mass Spectrometric Analysis of Integral Membrane Proteins</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid and complex glycans are linked to the conserved N-glycosylation site of the third eight-cysteine domain of LTBP-1 in insect cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rudd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K Downing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R Wormald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac000811l⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39 (7), pp.1596-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi9918285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150358v1</w:t>
+                <w:t xml:space="preserve">hal-02150367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid and complex glycans are linked to the conserved N-glycosylation site of the third eight-cysteine domain of LTBP-1 in insect cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Robust, Detergent-Friendly Method for Mass Spectrometric Analysis of Integral Membrane Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian T. Chait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 39 (7), pp.1596-1603. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 72 (22), pp.5655-5658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi9918285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac000811l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150367v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Neutrophil Cathepsin G by Oxidized Mucus Proteinase Inhibitor. Effect of Heparin †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bieth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5985,51 +5985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yemiliya Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Beavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6093,51 +6093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Suramin-Binding Sites of Human Neutrophil Elastase: Investigation by Fluorescence Resonance Energy Transfer and Molecular Modeling †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingebrigt Sylte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,51 +6209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Neutrophil Serine Proteinases by Suramin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6337,273 +6337,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Investigation of the Heparin-Mucus Proteinase Inhibitor Binding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of Low Molecular Mass Heparin on the Kinetics of Neutrophil Elastase Inhibition by Mucus Proteinase Inhibitor(*)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+                <w:t xml:space="preserve">Christian Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph G. Bieth</w:t>
+                <w:t xml:space="preserve">Guy Daney de Marcillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bieth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja00135a005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 270 (22), pp.13204-13209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.270.22.13204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150439v1</w:t>
+                <w:t xml:space="preserve">hal-02150493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Low Molecular Mass Heparin on the Kinetics of Neutrophil Elastase Inhibition by Mucus Proteinase Inhibitor(*)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Investigation of the Heparin-Mucus Proteinase Inhibitor Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Boudier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bieth</w:t>
+                <w:t xml:space="preserve">Joseph G. Bieth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 117 (30), pp.7882-7886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja00135a005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.270.22.13204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150493v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a two-step reaction mechanism for the inhibition of heparin-bound neutrophil elastase by alpha 1-proteinase inhibitor.</w:t>
               </w:r>
@@ -6893,51 +6893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joekeem del Rosario Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien F. Poget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
@@ -7318,346 +7318,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did cotyledonary somatic embryos of Pinus pinaster Ait. similar to cotyledonary zygotic embryos ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of early molecular events during &amp;lt;em&amp;gt;Pinus pinaste&amp;lt;/em&amp;gt;r Ait. somatic embryo development under reduced water availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pešek Bedřichc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Sep 2014, Vitoria-Gasteiz, Spain. 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809831v1</w:t>
+                <w:t xml:space="preserve">hal-02740937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of early molecular events during &amp;lt;em&amp;gt;Pinus pinaste&amp;lt;/em&amp;gt;r Ait. somatic embryo development under reduced water availability</w:t>
+                <w:t xml:space="preserve">Did cotyledonary somatic embryos of Pinus pinaster Ait. similar to cotyledonary zygotic embryos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pešek Bedřichc</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Sep 2014, Vitoria-Gasteiz, Spain. 220 p</w:t>
+              <w:t xml:space="preserve">International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740937v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insights into the structure-activity relationships of avian beta-defensins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7850,346 +7850,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of BTB domain polymerisation through integrative structural biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Martín-González</w:t>
+                <w:t xml:space="preserve">Plateforme MO2VING: From MOlecular Organization to in Vivo ImagiNG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sobilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRISBI User Meeting 2024, CNRS campus Gif-sur-Yvette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée du Cancéropole Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778726v1</w:t>
+                <w:t xml:space="preserve">hal-05383408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme MO2VING: From MOlecular Organization to in Vivo ImagiNG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+                <w:t xml:space="preserve">Studies of BTB domain polymerisation through integrative structural biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Mance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edison Zhamungui Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martín-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Cancéropole Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">FRISBI User Meeting 2024, CNRS campus Gif-sur-Yvette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383408v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein profiling by MS shows evidence of royal protein pheromones in the cuticle extracts of the termite Reticulitermes flavipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Nemcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ruhland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8283,51 +8283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joekeem del Rosario Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien F. Poget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMSC (International Mass Spectrometry Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t>
@@ -8356,64 +8356,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme MO2VING: from MOlecular Organization to in Vivo ImagiNG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sobilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,51 +8579,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
+                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
@@ -8658,73 +8658,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362588v1</w:t>
+                <w:t xml:space="preserve">hal-02362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning ETD Top Down MS parameters on a UHR-QTOF instrument to improve protein the fragmentation coverage</w:t>
               </w:r>
@@ -8812,51 +8812,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
+                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Largillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Le Meur</w:t>
@@ -8891,73 +8891,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">NMR : a tool for biology XITh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362578v1</w:t>
+                <w:t xml:space="preserve">hal-02362588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
               </w:r>
@@ -9016,73 +9016,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362579v1</w:t>
+                <w:t xml:space="preserve">hal-02362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
               </w:r>
@@ -9141,73 +9141,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362577v1</w:t>
+                <w:t xml:space="preserve">hal-02362579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
               </w:r>
@@ -9437,246 +9437,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gabant</w:t>
+                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
+              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902974v1</w:t>
+                <w:t xml:space="preserve">hal-02361632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902978v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bijot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9685,206 +9728,163 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902984v1</w:t>
+                <w:t xml:space="preserve">hal-02902978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">SMMAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361632v1</w:t>
+                <w:t xml:space="preserve">hal-02902984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10151,103 +10151,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are cotyledonary somatic embryos of Pinus pinaster Ait. equivalent to the zygotic counterpart ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies. Book of Abstracts</w:t>
@@ -10270,359 +10270,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryo maturation in maritime pine (Pinus pinaster) : contribution of a 2-DE proteomic analysis for a better understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic embryo development in maritime pine (Pinus pinaster): a 2-DE proteomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Morel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reymond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Proceedings</w:t>
+              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden. 2012, 4th UPSC-INRA (UPRA) bilateral meeting. Meeting book with abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268054v1</w:t>
+                <w:t xml:space="preserve">hal-02746152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryo development in maritime pine (Pinus pinaster): a 2-DE proteomic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+                <w:t xml:space="preserve">Somatic embryo maturation in maritime pine (Pinus pinaster) : contribution of a 2-DE proteomic analysis for a better understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. Morel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Reymond</w:t>
+                <w:t xml:space="preserve">Claire Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden. 2012, 4th UPSC-INRA (UPRA) bilateral meeting. Meeting book with abstracts</w:t>
+              <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746152v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential proteomics for the evaluation of the effect of environmental culture conditions on the protein expression of somatic embryos from Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvenght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011, Spectroscopie de Masse et Analyse Protéomique</w:t>
@@ -10683,90 +10683,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass spectrometry approach for the identification of oxidation-sensitive residues in DNA-binding proteins: correlation with protein function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Culard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Spotheim-Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Goffinont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10898,51 +10898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D25D3796"/>
+    <w:nsid w:val="0B010030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11129,51 +11129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-cadene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-2662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165291508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Gfellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Groninga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1473270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toussaint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33252-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n O. Rivera-Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony B. Jin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Chait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F. Poget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dominic Olinares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Rout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1385-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chabin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721854v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXJ2J67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0305-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.11.057" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJQGHX6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527448v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genest" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2008526" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282532v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nishida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bt. Chait" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackinnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600369" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99D89KSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenyo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Degrasse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Padovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/192" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Davidkova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenyo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qj. Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Degrasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Padovan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadene" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxing Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ruta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01580" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E262C401BA8EC805355646637F806B64951D25A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanfiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sakmar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.172380899" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dutzler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Campbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mackinnon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415287a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chait" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/417523a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06C761117442C613FA2EE80FB946AA378C5D09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150219v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T. Chait" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mackinnon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Linderoth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Rodionova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R Laws" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schirf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Werner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.24.7149" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac000811l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HLNM7KD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bieth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9828526" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F321050J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150384v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemiliya Berman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casta&#241;o" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Beavis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.19.11806" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebrigt Sylte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi971029r" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LMRT4M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150400v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duranton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne North" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9950" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150439v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Bieth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00135a005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKD26CN5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.22.13204" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bieth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andelini Magdalena" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufour Martine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talhi Anissa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Rouba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Alexandra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison F Zhamungui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joekeem del Rosario Arizala" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845797v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863124v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404684v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.56098" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623581v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-cadene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-2662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165291508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Gfellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Groninga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1473270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33252-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n O. Rivera-Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony B. Jin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Chait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F. Poget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dominic Olinares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Rout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1385-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chabin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0305-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXJ2J67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2008526" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.11.057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJQGHX6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenyo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Degrasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Padovan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/192" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nishida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bt. Chait" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackinnon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600369" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99D89KSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Davidkova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenyo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qj. Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Degrasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Padovan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadene" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxing Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ruta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01580" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E262C401BA8EC805355646637F806B64951D25A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/417523a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06C761117442C613FA2EE80FB946AA378C5D09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dutzler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Campbell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mackinnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415287a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150146v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chait" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seibert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanfiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sakmar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.172380899" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150219v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T. Chait" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mackinnon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Linderoth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Rodionova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R Laws" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schirf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Werner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.24.7149" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150358v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac000811l" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HLNM7KD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bieth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9828526" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F321050J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150384v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemiliya Berman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casta&#241;o" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Beavis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.19.11806" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebrigt Sylte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi971029r" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LMRT4M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150400v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duranton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne North" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9950" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.22.13204" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150439v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Bieth" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00135a005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKD26CN5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bieth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andelini Magdalena" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufour Martine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talhi Anissa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Rouba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Alexandra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison F Zhamungui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joekeem del Rosario Arizala" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845797v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863124v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404684v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.56098" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623581v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>