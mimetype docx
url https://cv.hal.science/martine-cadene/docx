--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1129,291 +1129,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterisation of a novel toxin from Dendroaspis angusticeps, named Tx7335, that activates the potassium channel KcsA</w:t>
+                <w:t xml:space="preserve">Molecular Insights into the Mechanism of Calmodulin Inhibition of the EAG1 Potassium Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván O. Rivera-Torres</w:t>
+                <w:t xml:space="preserve">Maria joão Marques-Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony B. Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadene</w:t>
+                <w:t xml:space="preserve">Johannes Oppermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian T. Chait</w:t>
+                <w:t xml:space="preserve">Eva Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien F. Poget</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreia s. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.23904. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1742 - 1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep23904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407683v1</w:t>
+                <w:t xml:space="preserve">hal-01407944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insights into the Mechanism of Calmodulin Inhibition of the EAG1 Potassium Channel</w:t>
+                <w:t xml:space="preserve">Discovery and characterisation of a novel toxin from Dendroaspis angusticeps, named Tx7335, that activates the potassium channel KcsA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria joão Marques-Carvalho</w:t>
+                <w:t xml:space="preserve">Iván O. Rivera-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Oppermann</w:t>
+                <w:t xml:space="preserve">Tony B. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Muñoz</w:t>
+                <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia s. Fernandes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien F. Poget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (10), pp.1742 - 1754. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.23904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2016.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep23904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407944v1</w:t>
+                <w:t xml:space="preserve">hal-01407683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSPaQ: A Subtractive Segmentation Approach for the Exhaustive Parallel Quantification of the Extent of Protein Modification at Every Possible Site</w:t>
               </w:r>
@@ -1503,51 +1503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing Higher Order Protein Structure Using Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,453 +1761,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
+                <w:t xml:space="preserve">New Selective Peptidyl Di(chlorophenyl) Phosphonate Esters for Visualizing and Blocking Neutrophil Proteinase 3 in Human Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+                <w:t xml:space="preserve">C. Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Beaufour</w:t>
+                <w:t xml:space="preserve">M. Legowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">C. Epinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">C. Kellenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dallet-Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (46), pp.doi: 10.1074/jbc.M114.591339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.591339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087600v1</w:t>
+                <w:t xml:space="preserve">hal-01179111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedřich Pešek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Selective Peptidyl Di(chlorophenyl) Phosphonate Esters for Visualizing and Blocking Neutrophil Proteinase 3 in Human Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Guarino</w:t>
+                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Legowska</w:t>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Epinette</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kellenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dallet-Choisy</w:t>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.591339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01179111v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cAMP protein kinase phosphorylates the Mos1 transposase and regulates its activity: evidences from mass spectrometry and biochemical analyses</w:t>
               </w:r>
@@ -2340,51 +2340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotyledonary somatic embryos of Pinus pinaster Ait. most closely resemble fresh, maturing cotyledonary zygotic embryos: biological, carbohydrate and proteomic analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,757 +2455,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction Proteomics Suggests a New Role for the Tfs1 Protein in Yeast.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved accuracy of low affinity protein-ligand equilibrium dissociation constants directly determined by electrospray ionization mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Godin</w:t>
+                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">Fabienne Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Schoentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (6), pp.3211-3218. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (5), pp.908-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr201239t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13361-011-0305-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721771v1</w:t>
+                <w:t xml:space="preserve">hal-00726223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved accuracy of low affinity protein-ligand equilibrium dissociation constants directly determined by electrospray ionization mass spectrometry.</w:t>
+                <w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jaquillard</w:t>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Saab</w:t>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Schoentgen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-011-0305-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (10), pp.7746-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726223v1</w:t>
+                <w:t xml:space="preserve">hal-00721842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial insights into structure-activity relationships of avian defensins.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+                <w:t xml:space="preserve">Interaction Proteomics Suggests a New Role for the Tfs1 Protein in Yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Meudal</w:t>
+                <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin J Mark</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 287 (10), pp.7746-55. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (6), pp.3211-3218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.312108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr201239t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721842v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Epinette</w:t>
+                <w:t xml:space="preserve">Maria J Marques-Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Nirakar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick W Muskett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (1), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817089v1</w:t>
+                <w:t xml:space="preserve">hal-00747621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Biochemical, and Functional Characterization of the Cyclic Nucleotide Binding Homology Domain from the Mouse EAG1 Potassium Channel.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederick W Muskett</w:t>
+                <w:t xml:space="preserve">Crystal structure of greglin, a novel non-classical Kazal inhibitor, in complex with subtilisin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo S Vieira-Pires</w:t>
+                <w:t xml:space="preserve">Christophe Epinette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2012.06.025⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (24), pp.4466-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00747621v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand binding study of human PEBP1/RKIP: interaction with nucleotides and Raf-1 peptides evidenced by NMR and mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Tavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas I Karsisiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Saab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouvensal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3256,77 +3256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A selective reversible azapeptide inhibitor of human neutrophil proteinase 3 derived from a high affinity FRET substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Epinette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Croix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaquillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Marchand-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3775,506 +3775,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient enzymatic glycosylation of peptides and oligosaccharides from GalNAc and UTP</w:t>
+                <w:t xml:space="preserve">Crystal structure of a Kir3.1-prokaryotic Kir channel chimera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+                <w:t xml:space="preserve">M. Nishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Piller</w:t>
+                <w:t xml:space="preserve">Bt. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Piller</w:t>
+                <w:t xml:space="preserve">R. Mackinnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.37-40</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.4005-4015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282379v1</w:t>
+                <w:t xml:space="preserve">hal-00282532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI Sample Preparation: the Ultra Thin Layer Method</w:t>
+                <w:t xml:space="preserve">Efficient Enzymatic Glycosylation of Peptides and Oligosaccharides from GalNAc and UTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fenyo</w:t>
+                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingjun Wang</w:t>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Degrasse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Piller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.200600369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/192⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150127v1</w:t>
+                <w:t xml:space="preserve">hal-00158348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of a Kir3.1-prokaryotic Kir channel chimera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Nishida</w:t>
+                <w:t xml:space="preserve">Efficient enzymatic glycosylation of peptides and oligosaccharides from GalNAc and UTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Mackinnon</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Piller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.4005-4015</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282532v1</w:t>
+                <w:t xml:space="preserve">hal-00282379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Enzymatic Glycosylation of Peptides and Oligosaccharides from GalNAc and UTP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Bourgeaux</w:t>
+                <w:t xml:space="preserve">MALDI Sample Preparation: the Ultra Thin Layer Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Degrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Padovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.200600369⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00158348v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced oxidative damage to the DNA-binding domain of the lactose repressor</w:t>
               </w:r>
@@ -4659,319 +4659,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open pore conformation of potassium channels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiayun Chen</w:t>
+                <w:t xml:space="preserve">Tyrosine sulfation of CCR5 N-terminal peptide by tyrosylprotein sulfotransferases 1 and 2 follows a discrete pattern and temporal sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Seibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sanfiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sakmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/417523a⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (17), pp.11031-11036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.172380899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150141v1</w:t>
+                <w:t xml:space="preserve">hal-02150135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structure of a ClC chloride channel at 3.0 Å reveals the molecular basis of anion selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Dutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderick Mackinnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 415 (6869), pp.287-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/415287a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structure of a ClC chloride channel at 3.0 Å reveals the molecular basis of anion selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youxing Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4993,233 +4977,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiayun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 415 (6869), pp.287-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/415287a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine sulfation of CCR5 N-terminal peptide by tyrosylprotein sulfotransferases 1 and 2 follows a discrete pattern and temporal sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Seibert</w:t>
+                <w:t xml:space="preserve">The open pore conformation of potassium channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youxing Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 417 (6888), pp.523-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/417523a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.172380899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150135v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the RCK domain from the E. coli K+ channel and demonstration of its presence in the human BK channel.</w:t>
               </w:r>
@@ -5740,51 +5740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust, Detergent-Friendly Method for Mass Spectrometric Analysis of Integral Membrane Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian T. Chait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 72 (22), pp.5655-5658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,290 +6074,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Suramin-Binding Sites of Human Neutrophil Elastase: Investigation by Fluorescence Resonance Energy Transfer and Molecular Modeling †</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Neutrophil Serine Proteinases by Suramin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mély</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadène</w:t>
+                <w:t xml:space="preserve">Jérôme Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingebrigt Sylte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi971029r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 272 (15), pp.9950-9955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.272.15.9950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150389v1</w:t>
+                <w:t xml:space="preserve">hal-02150400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Neutrophil Serine Proteinases by Suramin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the Suramin-Binding Sites of Human Neutrophil Elastase: Investigation by Fluorescence Resonance Energy Transfer and Molecular Modeling †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingebrigt Sylte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bieth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (50), pp.15624-15631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi971029r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.272.15.9950⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150400v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Low Molecular Mass Heparin on the Kinetics of Neutrophil Elastase Inhibition by Mucus Proteinase Inhibitor(*)</w:t>
               </w:r>
@@ -6893,51 +6893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joekeem del Rosario Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien F. Poget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
@@ -7337,77 +7337,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of early molecular events during &amp;lt;em&amp;gt;Pinus pinaste&amp;lt;/em&amp;gt;r Ait. somatic embryo development under reduced water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pešek Bedřichc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7449,77 +7449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did cotyledonary somatic embryos of Pinus pinaster Ait. similar to cotyledonary zygotic embryos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7574,77 +7574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insights into the structure-activity relationships of avian beta-defensins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8283,51 +8283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joekeem del Rosario Arizala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien F. Poget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMSC (International Mass Spectrometry Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Maastricht, Netherlands</w:t>
@@ -8579,260 +8579,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning ETD Top Down MS parameters on a UHR-QTOF instrument to improve protein the fragmentation coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nemcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pinetre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">SMMAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362578v1</w:t>
+                <w:t xml:space="preserve">hal-02902968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning ETD Top Down MS parameters on a UHR-QTOF instrument to improve protein the fragmentation coverage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902968v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To a complete kinetics and structural description of the EcHU chain exchange system</w:t>
               </w:r>
@@ -9016,73 +9016,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362577v1</w:t>
+                <w:t xml:space="preserve">hal-02362579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières études cinétiques du mécanisme d’échange de chaînes de la protéine HU d’Escherischia coli.</w:t>
               </w:r>
@@ -9141,73 +9141,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e colloque scientifique de l’ADOC : Converger pour Renforcer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Fédération de recherche “Physique et Chimie du Vivant”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362579v1</w:t>
+                <w:t xml:space="preserve">hal-02362577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First kinetics description of the EcHU chain exchange system.</w:t>
               </w:r>
@@ -9437,454 +9437,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Le Meur</w:t>
+                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bijot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">SMMAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361632v1</w:t>
+                <w:t xml:space="preserve">hal-02902978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
+              <w:t xml:space="preserve">SMMAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902974v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Development of an original footprinting approach to localize non-covalent ligand binding sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">30e Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902978v1</w:t>
+                <w:t xml:space="preserve">hal-02902974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing chemical labeling of proteins by mass spectrometry: MALDI−TOF to the rescue of ESI−HRMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Gabant</w:t>
+                <w:t xml:space="preserve">Première description cinétique du mécanisme d’échange de chaînes de la protéine HU d'Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Largillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadene</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">30e colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902984v1</w:t>
+                <w:t xml:space="preserve">hal-02361632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a faster localization of noncovalent ligand binding sites using an original footprinting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bijot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10151,77 +10151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are cotyledonary somatic embryos of Pinus pinaster Ait. equivalent to the zygotic counterpart ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10302,51 +10302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10414,51 +10414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryo maturation in maritime pine (Pinus pinaster) : contribution of a 2-DE proteomic analysis for a better understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10552,77 +10552,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvenght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011, Spectroscopie de Masse et Analyse Protéomique</w:t>
@@ -10898,51 +10898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B010030"/>
+    <w:nsid w:val="131EB989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11129,51 +11129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-cadene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-2662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165291508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Gfellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Groninga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1473270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33252-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n O. Rivera-Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony B. Jin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Chait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F. Poget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dominic Olinares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Rout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1385-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chabin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0305-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXJ2J67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2008526" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.11.057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJQGHX6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenyo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Degrasse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Padovan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/192" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282532v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nishida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bt. Chait" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackinnon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158348v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600369" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99D89KSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Davidkova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenyo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qj. Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Degrasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Padovan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadene" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxing Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ruta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01580" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E262C401BA8EC805355646637F806B64951D25A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150141v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/417523a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06C761117442C613FA2EE80FB946AA378C5D09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dutzler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Campbell" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mackinnon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415287a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150146v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chait" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150135v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seibert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanfiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sakmar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.172380899" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150219v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T. Chait" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mackinnon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Linderoth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Rodionova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R Laws" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schirf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Werner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.24.7149" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150358v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac000811l" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HLNM7KD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bieth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9828526" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F321050J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150384v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemiliya Berman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casta&#241;o" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Beavis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.19.11806" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebrigt Sylte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi971029r" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LMRT4M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150400v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duranton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne North" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9950" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.22.13204" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150439v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Bieth" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00135a005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKD26CN5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bieth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andelini Magdalena" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufour Martine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talhi Anissa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Rouba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Alexandra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison F Zhamungui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joekeem del Rosario Arizala" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845797v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863124v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404684v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.56098" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623581v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martine-cadene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-2662" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165291508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian V Gfellner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Groninga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1473270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Mance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Zhamungui S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.05.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ruhland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Toussaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Nemcic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cad&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33252-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stekovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pin&#234;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00215" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901768v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi N'Guessan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Grzywa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Seren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Juliano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15229" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginguen&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Meur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Castaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2015-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Castro-Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaxian Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Fonseca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.10.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;jo&#227;o Marques-Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Oppermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia&#160;s. Fernandes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.07.020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n O. Rivera-Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony B. Jin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Chait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F. Poget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23904" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1416-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dominic Olinares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Rout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1385-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chabin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaput" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550414000354" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guarino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legowska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kellenberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.591339" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaquillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Schoentgen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0305-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J Mark" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.312108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr201239t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Marques-Carvalho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirakar Sahoo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick W Muskett" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S Vieira-Pires" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2012.06.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S07Q6JLC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817089v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Epinette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Tavel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas I Karsisiotis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036187" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kellenberger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2011.12.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXJ2J67-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Spotheim-Maurizot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mazier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goffinont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2008526" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2008.10.021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RXNWXK5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bur&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s F. Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Culard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.11.057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRJQGHX6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282532v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nishida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bt. Chait" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mackinnon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200600369" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99D89KSN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fenyo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Degrasse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Padovan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/192" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Goffinont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Davidkova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Maurizot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenyo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qj. Wang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja. Degrasse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc. Padovan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cadene" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youxing Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayun Chen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ruta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01580" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E262C401BA8EC805355646637F806B64951D25A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Seibert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sanfiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sakmar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.172380899" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Dutzler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Campbell" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Mackinnon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/415287a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150146v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chait" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150141v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/417523a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE06C761117442C613FA2EE80FB946AA378C5D09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150219v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pico" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B T. Chait" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mackinnon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Linderoth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Simon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Rodionova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R Laws" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J Lambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Schirf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Demeler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Werner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.24.7149" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150367v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rudd" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K Downing" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J Harvey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Wormald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9918285" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLQ3PZ48-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150358v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac000811l" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HLNM7KD9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bieth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9828526" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F321050J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150384v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihong Wei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemiliya Berman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Casta&#241;o" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Beavis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.19.11806" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duranton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne North" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chignard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.15.9950" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150389v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingebrigt Sylte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi971029r" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L8LMRT4M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150493v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.22.13204" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150439v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph G. Bieth" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00135a005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DKD26CN5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bieth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377038v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andelini Magdalena" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufour Martine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talhi Anissa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Rouba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Alexandra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845786v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison F Zhamungui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joekeem del Rosario Arizala" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Largilli&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berteaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753345v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delmas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752777v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Derache" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Meudal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Aucagne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cad&#232;ne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778726v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845797v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863124v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Szeremeta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404684v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.56098" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902968v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nemcic" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinetre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362578v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362577v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362586v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362818v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902978v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bijot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902984v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902974v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361632v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903017v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motteau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mebold" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903009v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623581v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bure" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>