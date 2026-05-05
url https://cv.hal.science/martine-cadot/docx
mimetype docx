--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -264,295 +264,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et extraction des liens complexes entre variables. Application à des données socio-économiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espace intrinsèque d'un graphe et recherche de communautés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhouha El Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, RNTI-E-21, pp.27-52</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596719v1</w:t>
+                <w:t xml:space="preserve">hal-00641128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way for next generation data-stream clustering: towards a unique and statistically valid cluster structure at any time step</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et extraction des liens complexes entre variables. Application à des données socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha El Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, RNTI-E-21, pp.27-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952855v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace intrinsèque d'un graphe et recherche de communautés.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paving the way for next generation data-stream clustering: towards a unique and statistically valid cluster structure at any time step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.341-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDMMM.2011.042933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641128v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'agressivité et de la psychopathologie de patients post-traumatiques au cours d'une thérapie cognitive</w:t>
               </w:r>
@@ -2097,204 +2097,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démêler les actions des articulateurs en jeu lors de la production de parole avec le logiciel C.H.I.C. : Analyse de séquences de radiographies de la tête.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Busset</w:t>
+                <w:t xml:space="preserve">Should scientists communicate uncertainty to the public in health controversies? The case of endocrine disrupters' effects on male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mansier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Implicative Statistic Analysis - A.S.I. 6 - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.291-305</w:t>
+              <w:t xml:space="preserve">GPSSA Conference (Great Plains society for the study of arGumentation): Between Scientists &amp; Citizens: Assessing Expertise In Policy Controversies - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iowa State University, Jun 2012, Ames, United States. pp.263-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759054v1</w:t>
+                <w:t xml:space="preserve">hal-00701749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should scientists communicate uncertainty to the public in health controversies? The case of endocrine disrupters' effects on male fertility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Maxim</w:t>
+                <w:t xml:space="preserve">Démêler les actions des articulateurs en jeu lors de la production de parole avec le logiciel C.H.I.C. : Analyse de séquences de radiographies de la tête.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mansier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPSSA Conference (Great Plains society for the study of arGumentation): Between Scientists &amp; Citizens: Assessing Expertise In Policy Controversies - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iowa State University, Jun 2012, Ames, United States. pp.263-274</w:t>
+              <w:t xml:space="preserve">6th International Conference Implicative Statistic Analysis - A.S.I. 6 - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.291-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701749v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing a Mayan Corpus for Enhancing our Knowledge of Ancient Scripts</w:t>
               </w:r>
@@ -2477,381 +2477,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l'impact de la décision du mariage sur la pauvreté des ménages tunisiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Representation for Classifying Qualitative Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et Apprentissages en Sciences Humaines et Sociales - MASHS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Second International Conference on Advances in Databases, Knowledge, and Data Applications - DBKDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Menuires, The Three Valleys, France. pp.241-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544380v1</w:t>
+                <w:t xml:space="preserve">hal-00460307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace intrinsèque d'un graphe et recherche de communautés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustesse des partitions de textes : une exploration autour de l'apport des motifs de mots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lelu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique - MARAMI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Internationales d'Analyse des Données Textuelles (JADT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sergio Bolasco, Jun 2010, Rome, Italie. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516865v1</w:t>
+                <w:t xml:space="preserve">inria-00442952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse des partitions de textes : une exploration autour de l'apport des motifs de mots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de l'impact de la décision du mariage sur la pauvreté des ménages tunisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha El Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales d'Analyse des Données Textuelles (JADT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sergio Bolasco, Jun 2010, Rome, Italie. 13 p</w:t>
+              <w:t xml:space="preserve">Modèles et Apprentissages en Sciences Humaines et Sociales - MASHS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00442952v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Representation for Classifying Qualitative Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espace intrinsèque d'un graphe et recherche de communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Advances in Databases, Knowledge, and Data Applications - DBKDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Menuires, The Three Valleys, France. pp.241-246</w:t>
+              <w:t xml:space="preserve">Première conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique - MARAMI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460307v1</w:t>
+                <w:t xml:space="preserve">hal-00516865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing interaction in multiway contingency tables: MIDOVA, CA and log-linear model</w:t>
               </w:r>
@@ -2932,51 +2932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaisons complexes entre variables : les repérer, les valider. Application à l'économie du mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhouha El Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Atelier Fouille de Données Complexes -complexité liée aux données multiples - AFDC'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3077,204 +3077,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi incrémental des évolutions dans une base d'information indexée : une boucle évaluation / correction pour le choix des algorithmes et des paramètres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+                <w:t xml:space="preserve">Massive Pruning for Building an Operational Set of Association Rules: Metarules for Eliminating Conflicting and Redundant Rules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lelu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Information Systems and Economic Intelligence (SIIE'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sahbi Sidhom; Malek Ghenima, Feb 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International Conference on Information, Process, and Knowledge Management - eKnow09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Cancun, Mexico. pp.90-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00361652v1</w:t>
+                <w:t xml:space="preserve">inria-00337067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Pruning for Building an Operational Set of Association Rules: Metarules for Eliminating Conflicting and Redundant Rules.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi incrémental des évolutions dans une base d'information indexée : une boucle évaluation / correction pour le choix des algorithmes et des paramètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information, Process, and Knowledge Management - eKnow09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Cancun, Mexico. pp.90-98</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Information Systems and Economic Intelligence (SIIE'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sahbi Sidhom; Malek Ghenima, Feb 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00337067v1</w:t>
+                <w:t xml:space="preserve">inria-00361652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphes des liens et anti-liens statistiquement valides entre les mots d'un corpus textuel</w:t>
               </w:r>
@@ -3437,51 +3437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random simulations of a datatable for efficiently mining reliable and non-redundant itemsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3513,463 +3513,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00186100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération multiniveau d'approches non supervisées et supervisées pour la détection des ruptures thématiques dans les discours présidentiels français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Règles d'association avec une prémisse composée : Mesure du gain d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Aubin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Document Numérique - SDN'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse. pp.1</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.599-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516867v1</w:t>
+                <w:t xml:space="preserve">hal-00329567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à l'interprétation des règles d'association composées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération multiniveau d'approches non supervisées et supervisées pour la détection des ruptures thématiques dans les discours présidentiels français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire François</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.31-37</w:t>
+              <w:t xml:space="preserve">Semaine du Document Numérique - SDN'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Fribourg, Suisse. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326836v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document stream clustering : experimenting an incremental algorithm and AR-based tools for highlighting dynamic trends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aide à l'interprétation des règles d'association composées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Webometrics, Informetrics and Scientometrics &amp; Seventh COLLNET Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LORIA, May 2006, Nancy, France. pp.345-352</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336175v1</w:t>
+                <w:t xml:space="preserve">hal-00326836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles d'association avec une prémisse composée : Mesure du gain d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Document stream clustering : experimenting an incremental algorithm and AR-based tools for highlighting dynamic trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Lille, France. pp.599-600</w:t>
+              <w:t xml:space="preserve">International Workshop on Webometrics, Informetrics and Scientometrics &amp; Seventh COLLNET Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LORIA, May 2006, Nancy, France. pp.345-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329567v1</w:t>
+                <w:t xml:space="preserve">hal-00336175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative de classifications : apport des règles d'association floues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées d'Extraction et Gestion des connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIP5-SIP – Université René Descartes Paris 5, Jan 2005, Paris, France. pp.519-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4436,64 +4436,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating word interactions in texts. Application to text categorization in genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4645,51 +4645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric delineation of scientific fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,208 +4932,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should scientists communicate uncertainty to the public in health controversies? The case of endocrine disrupters’ effects on male fertility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Mansier</w:t>
+                <w:t xml:space="preserve">Détecter les ruptures thématiques dans les discours : synergie entre supervision et non-supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Between Scientists &amp; Citizens: proceedings of a conference at Iowa State University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 978-1478152347</w:t>
+              <w:t xml:space="preserve">DEFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.49-63, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364797v1</w:t>
+                <w:t xml:space="preserve">hal-00728105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecter les ruptures thématiques dans les discours : synergie entre supervision et non-supervision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lelu</w:t>
+                <w:t xml:space="preserve">Should scientists communicate uncertainty to the public in health controversies? The case of endocrine disrupters’ effects on male fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mansier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Goodwin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.49-63, 2012</w:t>
+              <w:t xml:space="preserve">Between Scientists &amp; Citizens: proceedings of a conference at Iowa State University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-1478152347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728105v1</w:t>
+                <w:t xml:space="preserve">hal-04364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Rules and Statistics</w:t>
               </w:r>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LORIA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5852,51 +5852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha El Haj Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2011.042933" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Marie Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nahama-Fourguette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Joubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kopp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M. Lepicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/35457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ansseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Peirera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Depreeuw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523153v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delprat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116493v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Busset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mansier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hallab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442952v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zitt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meurin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361652v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337067v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326836v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053176v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-02511-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02511-3_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578418v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ziad&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532894v6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha El Haj Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2011.042933" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre-Marie Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nahama-Fourguette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Joubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kopp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve M. Lepicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/35457" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ansseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Peirera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Depreeuw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523153v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delprat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116493v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Busset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mansier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hallab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aubin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442952v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zitt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meurin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00361652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326836v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101014v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053176v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-02511-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02511-3_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801618v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578418v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Maj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ziad&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532894v6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>